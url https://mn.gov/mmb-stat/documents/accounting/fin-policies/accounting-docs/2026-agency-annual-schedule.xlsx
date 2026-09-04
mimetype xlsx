--- v0 (2026-01-26)
+++ v1 (2026-09-04)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Accounting Services\SWIFT Module Support\AMA\Agency Assistance Unit\Annual Schedule\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Accounting Services\SWIFT Training &amp; Help Desk\Yearly Accounting Docs\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE05FB08-FDD4-42C6-A66B-30BBA8E89BAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{200DC2F2-C281-40D9-9507-19ADA59CB28A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F3818641-7282-4971-83AD-78DFB913EC90}"/>
+    <workbookView xWindow="-32640" yWindow="2570" windowWidth="28430" windowHeight="17440" xr2:uid="{F3818641-7282-4971-83AD-78DFB913EC90}"/>
   </bookViews>
   <sheets>
     <sheet name="2024 Agency Annual Schedule" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="741" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="741" uniqueCount="297">
   <si>
     <t>Complete</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Module</t>
   </si>
   <si>
     <t>Function</t>
   </si>
   <si>
     <t>Action</t>
   </si>
   <si>
     <t>Instructions / Comments</t>
   </si>
   <si>
     <t>Contact for Agencies</t>
   </si>
   <si>
     <t>AP/GM</t>
   </si>
   <si>
@@ -976,99 +976,102 @@
     <r>
       <rPr>
         <u/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2026</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Separate communications provided to impacted agency budget coordinators in Summer </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2026</t>
     </r>
   </si>
   <si>
-    <t>General Accounting - Nichole Sahlen</t>
-[...1 lines deleted...]
-  <si>
     <t>FY 2026 Federal Indirect Cost invoices are past due to MMB and bilateral netting process to be run (1 of 4).</t>
   </si>
   <si>
     <t>FY 2026 - Year end 06/30/2026 Accounts Receivable and Write Off Report Certifications sent to agencies.</t>
   </si>
   <si>
     <t>FY 2026 Federal Indirect Cost Invoices are past due to MMB and bilateral netting process to be run (2 of 4).</t>
   </si>
   <si>
     <t>FY 2026 Federal Indirect Cost Invoices are past due to MMB and bilateral netting process to be run (3 of 4).</t>
   </si>
   <si>
     <t>FY 2026 Federal Indirect Cost Invoices are past due to MMB and bilateral netting process to be run (4 of 4 Final FY26).</t>
   </si>
   <si>
-    <t>Agencies and General Accounting Nichole Sahlen</t>
-[...1 lines deleted...]
-  <si>
     <t>Cash</t>
   </si>
   <si>
     <t>General Ledger cash balance including adjustments sent to agencies and/or auditors</t>
   </si>
   <si>
     <t>General Accounting - Natalie Rogers</t>
   </si>
   <si>
     <t>MMB Payroll Services - Courtney Salmon</t>
   </si>
   <si>
     <t>MMB Financial Reporting will send the draft 2027 Treasury-State Agreement (TSA) agency review; comments are due from agencies on April 11, 2026.</t>
   </si>
   <si>
     <t>Agency Wide GASB Assesment: Request an agency wide assessment of GASB and legislative impacts to their financial reporting information for FY 2026 ACFR due September 14, 2026.</t>
   </si>
   <si>
     <t>MMB Financial Reporting will send a memo requesting agencies to certify no federal expenditures for the Schedule of Expenditures of Federal Awards (SEFA) by September 4, 2026.</t>
   </si>
   <si>
     <t>MMB Financial Reporting will send out a memo requesting information for the FY 2026 CMIA Annual Interest Liability Report due from agencies on October 30, 2026.</t>
   </si>
   <si>
     <t>Deadline for agencies to submit FY2026 12/31/2025 biannual Capital Asset Certifications.</t>
   </si>
   <si>
     <t>FY 2026 12/31/2025 biannual Capital Asset certifications sent to agencies.</t>
+  </si>
+  <si>
+    <t>Admin - Office of State Procurement - Stephaine Schwartz</t>
+  </si>
+  <si>
+    <t>General Accounting - Abby Poser</t>
+  </si>
+  <si>
+    <t>Agencies and General Accounting Abby Poser</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
@@ -1224,51 +1227,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1290,66 +1293,51 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1739,53 +1727,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>152401</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>60227</xdr:colOff>
+      <xdr:colOff>66773</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>1608</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="MMB SWIFT Logo." title="SWIFT Logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{963E22A6-9442-4C6D-BDE4-B78BE349FDB1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:duotone>
             <a:schemeClr val="accent3">
               <a:shade val="45000"/>
               <a:satMod val="135000"/>
             </a:schemeClr>
             <a:prstClr val="white"/>
           </a:duotone>
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1806,53 +1794,53 @@
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
             <a:srgbClr val="333333">
               <a:alpha val="65000"/>
             </a:srgbClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>152401</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>60227</xdr:colOff>
+      <xdr:colOff>66773</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>2336</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2" descr="MMB SWIFT Logo." title="SWIFT Logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40C466CB-F339-48C2-B875-8A484BE20633}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:duotone>
             <a:schemeClr val="accent3">
               <a:shade val="45000"/>
               <a:satMod val="135000"/>
             </a:schemeClr>
             <a:prstClr val="white"/>
           </a:duotone>
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1870,53 +1858,50 @@
           <a:ext cx="0" cy="991716"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
             <a:srgbClr val="333333">
               <a:alpha val="65000"/>
             </a:srgbClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{482AF665-677D-41FD-807F-77A5227A24A4}" name="Table1" displayName="Table1" ref="A3:G179" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8" totalsRowBorderDxfId="7">
   <autoFilter ref="A3:G179" xr:uid="{2AD9C811-A292-4D75-842A-8852A1CCB4F4}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:G179">
-[...1 lines deleted...]
-  </sortState>
   <tableColumns count="7">
     <tableColumn id="1" xr3:uid="{C9B6D55D-DDEE-4990-9C99-D1104D1CEF43}" name="Complete" dataDxfId="6"/>
     <tableColumn id="2" xr3:uid="{11F5EC69-B54C-450D-AA6E-35FF2949D79A}" name="Date" dataDxfId="5"/>
     <tableColumn id="3" xr3:uid="{48443CCD-8068-4A18-91F2-1341BC0A5532}" name="Module" dataDxfId="4"/>
     <tableColumn id="4" xr3:uid="{620EC587-5066-4BF1-9EF4-F6C1E3D9A75D}" name="Function" dataDxfId="3"/>
     <tableColumn id="5" xr3:uid="{6E879B9D-2708-4EC0-AF28-47BD70244F82}" name="Action" dataDxfId="2"/>
     <tableColumn id="6" xr3:uid="{2D0F2091-C440-48DB-AF26-696EA0C71841}" name="Instructions / Comments" dataDxfId="1"/>
     <tableColumn id="7" xr3:uid="{2EFBC3A7-96DE-4288-8F15-464C7A58898F}" name="Contact for Agencies" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2187,3525 +2172,3528 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/mmb-stat/documents/accounting/fin-policies/chapter-6/0602-01-03-receipts-for-certain-fines-penalties-other-amounts.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swift.state.mn.us/purchasing-refReporting%20Tools%20%3e%20Query%20%3e%20Query%20Viewer" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mn.gov/mmb-stat/documents/accounting/forms/form-1098-f-annual-submission-worksheet-and-certification.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swift.state.mn.us/purchasing-refReporting%20Tools%20%3e%20Query%20%3e%20Query%20Viewer" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swift.state.mn.us/purchasing-refReporting%20Tools%20%3e%20Query%20%3e%20Query%20Viewer" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swift.state.mn.us/purchasing-refReporting%20Tools%20%3e%20Query%20%3e%20Query%20Viewer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swift.state.mn.us/purchasing-refReporting%20Tools%20%3e%20Query%20%3e%20Query%20Viewer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swift.state.mn.us/purchasing-refReporting%20Tools%20%3e%20Query%20%3e%20Query%20Viewer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C72E7AA-2D3B-4EEA-9C31-A26B54699635}">
-  <dimension ref="A1:XFC179"/>
+  <dimension ref="A1:XFC185"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A23" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E35" sqref="E4:E179"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.6640625" style="18" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14.7265625" style="18" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="19" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="12.6640625" style="19" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16383" width="9.109375" style="22" hidden="1"/>
+    <col min="3" max="3" width="12.7265625" style="19" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.453125" style="20" customWidth="1"/>
+    <col min="5" max="5" width="86.54296875" style="18" customWidth="1"/>
+    <col min="6" max="6" width="39.81640625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="81.54296875" style="18" customWidth="1"/>
+    <col min="8" max="16383" width="9.1796875" style="22" hidden="1"/>
     <col min="16384" max="16384" width="21" style="22" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="1" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.35">
+      <c r="A1" s="34" t="s">
         <v>181</v>
       </c>
-      <c r="B1" s="39"/>
-[...7 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+    </row>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A2" s="35" t="s">
         <v>180</v>
       </c>
-      <c r="B2" s="41"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:7" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+    </row>
+    <row r="3" spans="1:7" s="7" customFormat="1" ht="14" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A4" s="8"/>
       <c r="B4" s="9">
         <v>46024</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="8"/>
-      <c r="G4" s="27" t="s">
+      <c r="G4" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="5" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B5" s="24">
+    <row r="5" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9">
         <v>46031</v>
       </c>
-      <c r="C5" s="25" t="s">
+      <c r="C5" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="D5" s="23" t="s">
+      <c r="D5" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="26" t="s">
+      <c r="E5" s="11" t="s">
         <v>262</v>
       </c>
-      <c r="F5" s="23"/>
-      <c r="G5" s="28" t="s">
+      <c r="F5" s="8"/>
+      <c r="G5" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A6" s="8"/>
       <c r="B6" s="9">
         <v>46031</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>183</v>
       </c>
       <c r="F6" s="8"/>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A7" s="8"/>
       <c r="B7" s="9">
         <v>46034</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>182</v>
       </c>
       <c r="F7" s="8"/>
-      <c r="G7" s="27" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+      <c r="G7" s="23" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A8" s="8"/>
       <c r="B8" s="9">
         <v>46034</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="F8" s="8"/>
+      <c r="G8" s="23" t="s">
         <v>295</v>
       </c>
-      <c r="F8" s="8"/>
-[...4 lines deleted...]
-    <row r="9" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="9" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A9" s="8"/>
       <c r="B9" s="9">
         <v>46037</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="8"/>
       <c r="E9" s="11" t="s">
         <v>185</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="27" t="s">
+      <c r="G9" s="23" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A10" s="8"/>
       <c r="B10" s="9">
         <v>46038</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>184</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="G10" s="27" t="s">
+      <c r="G10" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="12" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B11" s="24">
+    <row r="11" spans="1:7" s="12" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="8"/>
+      <c r="B11" s="9">
         <v>46038</v>
       </c>
-      <c r="C11" s="25"/>
-      <c r="D11" s="23" t="s">
+      <c r="C11" s="10"/>
+      <c r="D11" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="E11" s="31" t="s">
+      <c r="E11" s="26" t="s">
         <v>173</v>
       </c>
-      <c r="F11" s="32" t="s">
+      <c r="F11" s="27" t="s">
         <v>256</v>
       </c>
-      <c r="G11" s="28" t="s">
+      <c r="G11" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A12" s="8"/>
       <c r="B12" s="9">
         <v>46041</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="8"/>
-      <c r="G12" s="27" t="s">
+      <c r="G12" s="23" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B13" s="24">
+    <row r="13" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="8"/>
+      <c r="B13" s="9">
         <v>46045</v>
       </c>
-      <c r="C13" s="25" t="s">
+      <c r="C13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="8">
         <v>1099</v>
       </c>
-      <c r="E13" s="26" t="s">
+      <c r="E13" s="11" t="s">
         <v>270</v>
       </c>
-      <c r="F13" s="23"/>
-      <c r="G13" s="28" t="s">
+      <c r="F13" s="8"/>
+      <c r="G13" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A14" s="8"/>
-      <c r="B14" s="24">
+      <c r="B14" s="9">
         <v>46050</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="8">
         <v>1099</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>264</v>
       </c>
       <c r="F14" s="8"/>
-      <c r="G14" s="27" t="s">
+      <c r="G14" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A15" s="8"/>
-      <c r="B15" s="24">
+      <c r="B15" s="9">
         <v>46050</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>265</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>263</v>
       </c>
       <c r="F15" s="8"/>
-      <c r="G15" s="27" t="s">
+      <c r="G15" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B16" s="24">
+    <row r="16" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="8"/>
+      <c r="B16" s="9">
         <v>46050</v>
       </c>
-      <c r="C16" s="25" t="s">
+      <c r="C16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="8">
         <v>945</v>
       </c>
-      <c r="E16" s="26" t="s">
+      <c r="E16" s="11" t="s">
         <v>272</v>
       </c>
-      <c r="F16" s="23"/>
-      <c r="G16" s="28" t="s">
+      <c r="F16" s="8"/>
+      <c r="G16" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A17" s="8"/>
-      <c r="B17" s="24">
+      <c r="B17" s="9">
         <v>46052</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>186</v>
       </c>
       <c r="F17" s="8"/>
-      <c r="G17" s="27" t="s">
+      <c r="G17" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A18" s="8"/>
       <c r="B18" s="9">
         <v>46052</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>187</v>
       </c>
       <c r="F18" s="8"/>
-      <c r="G18" s="27" t="s">
+      <c r="G18" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A19" s="8"/>
-      <c r="B19" s="24">
+      <c r="B19" s="9">
         <v>46052</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="G19" s="27" t="s">
+      <c r="G19" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="20" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A20" s="8"/>
-      <c r="B20" s="24">
+      <c r="B20" s="9">
         <v>46055</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="8"/>
-      <c r="G20" s="27" t="s">
+      <c r="G20" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B21" s="24">
+    <row r="21" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="8"/>
+      <c r="B21" s="9">
         <v>46059</v>
       </c>
-      <c r="C21" s="25" t="s">
+      <c r="C21" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="D21" s="23" t="s">
+      <c r="D21" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="26" t="s">
-[...7 lines deleted...]
-    <row r="22" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="E21" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="F21" s="8"/>
+      <c r="G21" s="23" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A22" s="8"/>
-      <c r="B22" s="24">
+      <c r="B22" s="9">
         <v>46080</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="8"/>
       <c r="E22" s="11" t="s">
         <v>27</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="G22" s="27" t="s">
+      <c r="G22" s="23" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A23" s="8"/>
-      <c r="B23" s="24">
+      <c r="B23" s="9">
         <v>46080</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>189</v>
       </c>
       <c r="F23" s="8"/>
-      <c r="G23" s="27" t="s">
+      <c r="G23" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A24" s="8"/>
-      <c r="B24" s="24">
+      <c r="B24" s="9">
         <v>46083</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="8"/>
-      <c r="G24" s="27" t="s">
+      <c r="G24" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="25" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A25" s="8"/>
-      <c r="B25" s="24">
+      <c r="B25" s="9">
         <v>46083</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>188</v>
       </c>
       <c r="F25" s="8"/>
-      <c r="G25" s="27" t="s">
+      <c r="G25" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="26" spans="1:7" s="12" customFormat="1" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:7" s="12" customFormat="1" ht="57.5" x14ac:dyDescent="0.35">
       <c r="A26" s="8"/>
-      <c r="B26" s="24">
+      <c r="B26" s="9">
         <v>46083</v>
       </c>
       <c r="C26" s="10"/>
       <c r="D26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>190</v>
       </c>
-      <c r="G26" s="27" t="s">
+      <c r="G26" s="23" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="27" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B27" s="24">
+    <row r="27" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="8"/>
+      <c r="B27" s="9">
         <v>46085</v>
       </c>
-      <c r="C27" s="25" t="s">
+      <c r="C27" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="D27" s="25" t="s">
+      <c r="D27" s="10" t="s">
         <v>273</v>
       </c>
-      <c r="E27" s="26" t="s">
+      <c r="E27" s="11" t="s">
         <v>271</v>
       </c>
-      <c r="F27" s="23"/>
-      <c r="G27" s="28" t="s">
+      <c r="F27" s="8"/>
+      <c r="G27" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="28" spans="1:7" s="12" customFormat="1" ht="79.8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:7" s="12" customFormat="1" ht="69" x14ac:dyDescent="0.35">
       <c r="A28" s="8"/>
-      <c r="B28" s="24">
+      <c r="B28" s="9">
         <v>46087</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="8"/>
-      <c r="G28" s="27" t="s">
+      <c r="G28" s="23" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="29" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A29" s="8"/>
-      <c r="B29" s="24">
+      <c r="B29" s="9">
         <v>46087</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>36</v>
       </c>
       <c r="F29" s="8"/>
-      <c r="G29" s="27" t="s">
+      <c r="G29" s="23" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="30" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A30" s="8"/>
-      <c r="B30" s="24">
+      <c r="B30" s="9">
         <v>46087</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>37</v>
       </c>
       <c r="F30" s="8"/>
-      <c r="G30" s="27" t="s">
+      <c r="G30" s="23" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="31" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A31" s="8"/>
-      <c r="B31" s="24">
+      <c r="B31" s="9">
         <v>46087</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F31" s="8"/>
-      <c r="G31" s="27" t="s">
+      <c r="G31" s="23" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A32" s="8"/>
-      <c r="B32" s="24">
+      <c r="B32" s="9">
         <v>46092</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>258</v>
       </c>
       <c r="E32" s="11" t="s">
         <v>266</v>
       </c>
       <c r="F32" s="8"/>
-      <c r="G32" s="27" t="s">
+      <c r="G32" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="33" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A33" s="8"/>
-      <c r="B33" s="24">
+      <c r="B33" s="9">
         <v>46106</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D33" s="8">
         <v>1098</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>267</v>
       </c>
       <c r="F33" s="8"/>
-      <c r="G33" s="27" t="s">
+      <c r="G33" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="34" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A34" s="8"/>
-      <c r="B34" s="24">
+      <c r="B34" s="9">
         <v>46111</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="F34" s="8"/>
-      <c r="G34" s="27" t="s">
+      <c r="G34" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="35" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A35" s="8"/>
-      <c r="B35" s="24">
+      <c r="B35" s="9">
         <v>46111</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>45</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>193</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="G35" s="27" t="s">
+      <c r="G35" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="36" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A36" s="8"/>
-      <c r="B36" s="24">
+      <c r="B36" s="9">
         <v>46112</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E36" s="26" t="s">
+      <c r="E36" s="11" t="s">
         <v>191</v>
       </c>
       <c r="F36" s="8"/>
-      <c r="G36" s="27" t="s">
+      <c r="G36" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="37" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A37" s="8"/>
-      <c r="B37" s="24">
+      <c r="B37" s="9">
         <v>46112</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>192</v>
       </c>
       <c r="F37" s="8"/>
-      <c r="G37" s="27" t="s">
+      <c r="G37" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="38" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A38" s="8"/>
       <c r="B38" s="9">
         <v>46113</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="8"/>
-      <c r="G38" s="27" t="s">
+      <c r="G38" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="39" spans="1:7" s="13" customFormat="1" ht="22.8" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7" s="13" customFormat="1" ht="23" x14ac:dyDescent="0.2">
       <c r="A39" s="8"/>
       <c r="B39" s="9">
         <v>46113</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E39" s="11" t="s">
         <v>48</v>
       </c>
       <c r="F39" s="8"/>
-      <c r="G39" s="29" t="s">
+      <c r="G39" s="24" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="40" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A40" s="8"/>
       <c r="B40" s="9">
         <v>46113</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F40" s="8"/>
-      <c r="G40" s="27" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="G40" s="23" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A41" s="8"/>
       <c r="B41" s="9">
         <v>46113</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F41" s="8"/>
-      <c r="G41" s="27" t="s">
+      <c r="G41" s="23" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="42" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A42" s="8"/>
-      <c r="B42" s="24">
+      <c r="B42" s="9">
         <v>46122</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="11" t="s">
         <v>194</v>
       </c>
       <c r="F42" s="8"/>
-      <c r="G42" s="27" t="s">
+      <c r="G42" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="43" spans="1:7" s="13" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:7" s="13" customFormat="1" ht="11.5" x14ac:dyDescent="0.2">
       <c r="A43" s="8"/>
-      <c r="B43" s="24">
+      <c r="B43" s="9">
         <v>46122</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>195</v>
       </c>
       <c r="F43" s="8"/>
-      <c r="G43" s="29" t="s">
+      <c r="G43" s="24" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="44" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A44" s="8"/>
-      <c r="B44" s="24">
+      <c r="B44" s="9">
         <v>46142</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E44" s="11" t="s">
         <v>197</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="G44" s="27" t="s">
+      <c r="G44" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="45" spans="1:7" s="13" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:7" s="13" customFormat="1" ht="11.5" x14ac:dyDescent="0.2">
       <c r="A45" s="8"/>
-      <c r="B45" s="24">
+      <c r="B45" s="9">
         <v>46142</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F45" s="8"/>
-      <c r="G45" s="29" t="s">
+      <c r="G45" s="24" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A46" s="8"/>
       <c r="B46" s="9">
         <v>46143</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="8"/>
-      <c r="G46" s="27" t="s">
+      <c r="G46" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="47" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A47" s="8"/>
       <c r="B47" s="9">
         <v>46143</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>198</v>
       </c>
       <c r="F47" s="8"/>
-      <c r="G47" s="27" t="s">
+      <c r="G47" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="48" spans="1:7" s="12" customFormat="1" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:7" s="12" customFormat="1" ht="46" x14ac:dyDescent="0.35">
       <c r="A48" s="8"/>
       <c r="B48" s="9">
         <v>46143</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>55</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="G48" s="27" t="s">
+      <c r="G48" s="23" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="49" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A49" s="8"/>
       <c r="B49" s="9">
         <v>46143</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E49" s="11" t="s">
         <v>57</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G49" s="27" t="s">
+      <c r="G49" s="23" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="50" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A50" s="8"/>
-      <c r="B50" s="24">
+      <c r="B50" s="9">
         <v>46150</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="11" t="s">
         <v>60</v>
       </c>
       <c r="F50" s="8"/>
-      <c r="G50" s="27" t="s">
+      <c r="G50" s="23" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="51" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A51" s="8"/>
       <c r="B51" s="9">
         <v>46157</v>
       </c>
       <c r="C51" s="10"/>
       <c r="D51" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>61</v>
       </c>
       <c r="F51" s="8"/>
-      <c r="G51" s="27" t="s">
+      <c r="G51" s="23" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="52" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A52" s="8"/>
       <c r="B52" s="9">
         <v>46174</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>199</v>
       </c>
       <c r="F52" s="8"/>
-      <c r="G52" s="27" t="s">
+      <c r="G52" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="53" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A53" s="8"/>
       <c r="B53" s="9">
         <v>46174</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>66</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E53" s="11" t="s">
         <v>200</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="G53" s="27" t="s">
+      <c r="G53" s="23" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="54" spans="1:7" s="13" customFormat="1" ht="22.8" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:7" s="13" customFormat="1" ht="23" x14ac:dyDescent="0.2">
       <c r="A54" s="8"/>
       <c r="B54" s="9">
         <v>46174</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E54" s="11" t="s">
         <v>201</v>
       </c>
       <c r="F54" s="8"/>
-      <c r="G54" s="29" t="s">
+      <c r="G54" s="24" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="55" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A55" s="8"/>
       <c r="B55" s="9">
         <v>46174</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="8"/>
-      <c r="G55" s="27" t="s">
+      <c r="G55" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="56" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A56" s="8"/>
       <c r="B56" s="9">
         <v>46176</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E56" s="11" t="s">
         <v>202</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="G56" s="27" t="s">
+      <c r="G56" s="23" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="57" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A57" s="8"/>
-      <c r="B57" s="24">
+      <c r="B57" s="9">
         <v>46178</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E57" s="11" t="s">
         <v>70</v>
       </c>
       <c r="F57" s="8"/>
-      <c r="G57" s="27" t="s">
+      <c r="G57" s="23" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="58" spans="1:7" s="12" customFormat="1" ht="79.8" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:7" s="12" customFormat="1" ht="80.5" x14ac:dyDescent="0.35">
       <c r="A58" s="8"/>
       <c r="B58" s="9">
         <v>46183</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E58" s="11" t="s">
         <v>73</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="G58" s="27" t="s">
+      <c r="G58" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="59" spans="1:7" s="13" customFormat="1" ht="68.400000000000006" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:7" s="13" customFormat="1" ht="69" x14ac:dyDescent="0.2">
       <c r="A59" s="8"/>
       <c r="B59" s="9">
         <v>46183</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>75</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="G59" s="29" t="s">
+      <c r="G59" s="24" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="60" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A60" s="8"/>
       <c r="B60" s="9">
         <v>46183</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E60" s="11" t="s">
         <v>77</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="G60" s="27" t="s">
+      <c r="G60" s="23" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="61" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A61" s="8"/>
-      <c r="B61" s="24">
+      <c r="B61" s="9">
         <v>46185</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E61" s="11" t="s">
         <v>203</v>
       </c>
       <c r="F61" s="8"/>
-      <c r="G61" s="27" t="s">
+      <c r="G61" s="23" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="62" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A62" s="8"/>
-      <c r="B62" s="24">
+      <c r="B62" s="9">
         <v>46185</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E62" s="11" t="s">
         <v>81</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="G62" s="27" t="s">
+      <c r="G62" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="63" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A63" s="8"/>
-      <c r="B63" s="24">
+      <c r="B63" s="9">
         <v>46185</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E63" s="11" t="s">
         <v>204</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="G63" s="27" t="s">
+      <c r="G63" s="23" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="64" spans="1:7" s="13" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:7" s="13" customFormat="1" ht="11.5" x14ac:dyDescent="0.2">
       <c r="A64" s="8"/>
       <c r="B64" s="9">
         <v>46190</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E64" s="11" t="s">
         <v>205</v>
       </c>
       <c r="F64" s="8"/>
-      <c r="G64" s="29" t="s">
+      <c r="G64" s="24" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="65" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A65" s="8"/>
       <c r="B65" s="9">
         <v>46190</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>86</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="G65" s="27" t="s">
+      <c r="G65" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="66" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A66" s="8"/>
       <c r="B66" s="9">
         <v>46190</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>87</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="G66" s="27" t="s">
+      <c r="G66" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="67" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A67" s="8"/>
       <c r="B67" s="9">
         <v>46191</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E67" s="11" t="s">
         <v>89</v>
       </c>
       <c r="F67" s="8"/>
-      <c r="G67" s="27" t="s">
-[...3 lines deleted...]
-    <row r="68" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="G67" s="23" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A68" s="8"/>
-      <c r="B68" s="24">
+      <c r="B68" s="9">
         <v>46203</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E68" s="11" t="s">
         <v>208</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="G68" s="27" t="s">
+      <c r="G68" s="23" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="69" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A69" s="8"/>
-      <c r="B69" s="24">
+      <c r="B69" s="9">
         <v>46203</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E69" s="11" t="s">
         <v>92</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="G69" s="27" t="s">
+      <c r="G69" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="70" spans="1:7" s="12" customFormat="1" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:7" s="12" customFormat="1" ht="46" x14ac:dyDescent="0.35">
       <c r="A70" s="8"/>
-      <c r="B70" s="24">
+      <c r="B70" s="9">
         <v>46203</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E70" s="11" t="s">
         <v>93</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="G70" s="27" t="s">
+      <c r="G70" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="71" spans="1:7" s="12" customFormat="1" ht="79.8" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:7" s="12" customFormat="1" ht="80.5" x14ac:dyDescent="0.35">
       <c r="A71" s="8"/>
-      <c r="B71" s="24">
+      <c r="B71" s="9">
         <v>46203</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E71" s="11" t="s">
         <v>95</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="G71" s="27" t="s">
+      <c r="G71" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="72" spans="1:7" s="12" customFormat="1" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:7" s="12" customFormat="1" ht="46" x14ac:dyDescent="0.35">
       <c r="A72" s="8"/>
-      <c r="B72" s="24">
+      <c r="B72" s="9">
         <v>46203</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E72" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G72" s="27" t="s">
+      <c r="G72" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="73" spans="1:7" s="12" customFormat="1" ht="102.6" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:7" s="12" customFormat="1" ht="103.5" x14ac:dyDescent="0.35">
       <c r="A73" s="8"/>
-      <c r="B73" s="24">
+      <c r="B73" s="9">
         <v>46203</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E73" s="11" t="s">
         <v>99</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="G73" s="27" t="s">
+      <c r="G73" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="74" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A74" s="8"/>
-      <c r="B74" s="24">
+      <c r="B74" s="9">
         <v>46203</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="8"/>
-      <c r="G74" s="27" t="s">
+      <c r="G74" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="75" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A75" s="8"/>
-      <c r="B75" s="24">
+      <c r="B75" s="9">
         <v>46203</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E75" s="11" t="s">
         <v>101</v>
       </c>
       <c r="F75" s="8"/>
-      <c r="G75" s="27" t="s">
+      <c r="G75" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="76" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A76" s="8"/>
-      <c r="B76" s="24">
+      <c r="B76" s="9">
         <v>46203</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E76" s="11" t="s">
         <v>102</v>
       </c>
       <c r="F76" s="8"/>
-      <c r="G76" s="27" t="s">
+      <c r="G76" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="77" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A77" s="8"/>
-      <c r="B77" s="24">
+      <c r="B77" s="9">
         <v>46203</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E77" s="11" t="s">
         <v>210</v>
       </c>
       <c r="F77" s="8"/>
-      <c r="G77" s="27" t="s">
+      <c r="G77" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="78" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A78" s="8"/>
-      <c r="B78" s="24">
+      <c r="B78" s="9">
         <v>46203</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E78" s="11" t="s">
         <v>103</v>
       </c>
       <c r="F78" s="8"/>
-      <c r="G78" s="27" t="s">
+      <c r="G78" s="23" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="79" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A79" s="8"/>
-      <c r="B79" s="24">
+      <c r="B79" s="9">
         <v>46203</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>104</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E79" s="11" t="s">
         <v>211</v>
       </c>
       <c r="F79" s="8"/>
-      <c r="G79" s="27" t="s">
+      <c r="G79" s="23" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="80" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A80" s="8"/>
-      <c r="B80" s="24">
+      <c r="B80" s="9">
         <v>46203</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>66</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E80" s="11" t="s">
         <v>212</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="G80" s="27" t="s">
+      <c r="G80" s="23" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="81" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A81" s="8"/>
-      <c r="B81" s="24">
+      <c r="B81" s="9">
         <v>46203</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>66</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E81" s="11" t="s">
         <v>213</v>
       </c>
       <c r="F81" s="8"/>
-      <c r="G81" s="27" t="s">
+      <c r="G81" s="23" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="82" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A82" s="8"/>
-      <c r="B82" s="24">
+      <c r="B82" s="9">
         <v>46203</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>66</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E82" s="11" t="s">
         <v>214</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="G82" s="27" t="s">
+      <c r="G82" s="23" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="83" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A83" s="8"/>
       <c r="B83" s="9">
         <v>46203</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E83" s="26" t="s">
+      <c r="E83" s="11" t="s">
         <v>206</v>
       </c>
       <c r="F83" s="8"/>
-      <c r="G83" s="27" t="s">
+      <c r="G83" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="84" spans="1:7" s="13" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:7" s="13" customFormat="1" ht="11.5" x14ac:dyDescent="0.2">
       <c r="A84" s="8"/>
-      <c r="B84" s="24">
+      <c r="B84" s="9">
         <v>46203</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E84" s="11" t="s">
         <v>207</v>
       </c>
       <c r="F84" s="8"/>
-      <c r="G84" s="29" t="s">
+      <c r="G84" s="24" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="85" spans="1:7" s="13" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:7" s="13" customFormat="1" ht="11.5" x14ac:dyDescent="0.2">
       <c r="A85" s="8"/>
       <c r="B85" s="9">
         <v>46204</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="8"/>
-      <c r="G85" s="29" t="s">
+      <c r="G85" s="24" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="86" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A86" s="8"/>
       <c r="B86" s="9">
         <v>46204</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E86" s="11" t="s">
         <v>215</v>
       </c>
       <c r="F86" s="8"/>
-      <c r="G86" s="27" t="s">
+      <c r="G86" s="23" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="87" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A87" s="8"/>
       <c r="B87" s="9">
         <v>46204</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E87" s="11" t="s">
         <v>216</v>
       </c>
       <c r="F87" s="8"/>
-      <c r="G87" s="27" t="s">
+      <c r="G87" s="23" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="88" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A88" s="8"/>
       <c r="B88" s="9">
         <v>46204</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E88" s="11" t="s">
         <v>108</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="G88" s="27" t="s">
+      <c r="G88" s="23" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="89" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A89" s="8"/>
       <c r="B89" s="9">
         <v>46204</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E89" s="11" t="s">
         <v>111</v>
       </c>
       <c r="F89" s="8"/>
-      <c r="G89" s="27" t="s">
+      <c r="G89" s="23" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="90" spans="1:7" s="13" customFormat="1" ht="22.8" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:7" s="13" customFormat="1" ht="11.5" x14ac:dyDescent="0.2">
       <c r="A90" s="8"/>
       <c r="B90" s="9">
         <v>46204</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>170</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E90" s="11" t="s">
         <v>217</v>
       </c>
       <c r="F90" s="8"/>
-      <c r="G90" s="29" t="s">
+      <c r="G90" s="24" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="91" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A91" s="8"/>
       <c r="B91" s="9">
         <v>46204</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>66</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E91" s="11" t="s">
         <v>112</v>
       </c>
       <c r="F91" s="8"/>
-      <c r="G91" s="27" t="s">
+      <c r="G91" s="23" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="92" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A92" s="8"/>
       <c r="B92" s="9">
         <v>46204</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>114</v>
       </c>
       <c r="E92" s="11" t="s">
         <v>218</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="G92" s="27" t="s">
+      <c r="G92" s="23" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="93" spans="1:7" s="12" customFormat="1" ht="23.4" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A93" s="8"/>
       <c r="B93" s="9">
         <v>46204</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E93" s="11" t="s">
         <v>219</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="G93" s="27" t="s">
+      <c r="G93" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="94" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A94" s="8"/>
       <c r="B94" s="9">
         <v>46205</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E94" s="26" t="s">
-        <v>280</v>
+      <c r="E94" s="11" t="s">
+        <v>279</v>
       </c>
       <c r="F94" s="8"/>
-      <c r="G94" s="27" t="s">
+      <c r="G94" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="95" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A95" s="8"/>
-      <c r="B95" s="24">
+      <c r="B95" s="9">
         <v>46210</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="11" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F95" s="8"/>
-      <c r="G95" s="27" t="s">
+      <c r="G95" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="96" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A96" s="8"/>
       <c r="B96" s="9">
         <v>46211</v>
       </c>
       <c r="C96" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E96" s="11" t="s">
         <v>123</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="G96" s="27" t="s">
+      <c r="G96" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="97" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B97" s="24">
+    <row r="97" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="8"/>
+      <c r="B97" s="9">
         <v>46213</v>
       </c>
-      <c r="C97" s="25" t="s">
+      <c r="C97" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="D97" s="23" t="s">
+      <c r="D97" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E97" s="26" t="s">
+      <c r="E97" s="11" t="s">
         <v>220</v>
       </c>
-      <c r="F97" s="23" t="s">
+      <c r="F97" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="G97" s="28" t="s">
+      <c r="G97" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="98" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A98" s="8"/>
-      <c r="B98" s="24">
+      <c r="B98" s="9">
         <v>46216</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>121</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E98" s="11" t="s">
         <v>122</v>
       </c>
       <c r="F98" s="8"/>
-      <c r="G98" s="27" t="s">
+      <c r="G98" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="99" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A99" s="8"/>
-      <c r="B99" s="24">
+      <c r="B99" s="9">
         <v>46216</v>
       </c>
       <c r="C99" s="10"/>
       <c r="D99" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E99" s="11" t="s">
         <v>119</v>
       </c>
       <c r="F99" s="8"/>
-      <c r="G99" s="27" t="s">
+      <c r="G99" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="100" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A100" s="8"/>
-      <c r="B100" s="24">
+      <c r="B100" s="9">
         <v>46218</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E100" s="11" t="s">
         <v>221</v>
       </c>
       <c r="F100" s="8"/>
-      <c r="G100" s="27" t="s">
+      <c r="G100" s="23" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="101" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A101" s="8"/>
-      <c r="B101" s="24">
+      <c r="B101" s="9">
         <v>46218</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>259</v>
       </c>
       <c r="D101" s="8">
         <v>720</v>
       </c>
       <c r="E101" s="11" t="s">
         <v>268</v>
       </c>
       <c r="F101" s="8"/>
-      <c r="G101" s="27" t="s">
+      <c r="G101" s="23" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="102" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A102" s="8"/>
       <c r="B102" s="9">
         <v>46218</v>
       </c>
       <c r="C102" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E102" s="11" t="s">
         <v>123</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="G102" s="27" t="s">
+      <c r="G102" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="103" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A103" s="8"/>
       <c r="B103" s="9">
         <v>46218</v>
       </c>
       <c r="C103" s="10" t="s">
         <v>125</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E103" s="11" t="s">
         <v>222</v>
       </c>
       <c r="F103" s="8"/>
-      <c r="G103" s="27" t="s">
-[...3 lines deleted...]
-    <row r="104" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+      <c r="G103" s="23" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A104" s="8"/>
       <c r="B104" s="9">
         <v>46219</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E104" s="26" t="s">
-        <v>282</v>
+      <c r="E104" s="11" t="s">
+        <v>281</v>
       </c>
       <c r="F104" s="8"/>
-      <c r="G104" s="27" t="s">
+      <c r="G104" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="105" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A105" s="8"/>
-      <c r="B105" s="24">
+      <c r="B105" s="9">
         <v>46219</v>
       </c>
       <c r="C105" s="10" t="s">
         <v>125</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E105" s="11" t="s">
         <v>223</v>
       </c>
       <c r="F105" s="8"/>
-      <c r="G105" s="27" t="s">
-[...3 lines deleted...]
-    <row r="106" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+      <c r="G105" s="23" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A106" s="8"/>
-      <c r="B106" s="24">
+      <c r="B106" s="9">
         <v>46220</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E106" s="11" t="s">
         <v>230</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="G106" s="27" t="s">
-[...3 lines deleted...]
-    <row r="107" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="G106" s="23" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A107" s="8"/>
-      <c r="B107" s="24">
+      <c r="B107" s="9">
         <v>46220</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>125</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E107" s="11" t="s">
         <v>224</v>
       </c>
       <c r="F107" s="8"/>
-      <c r="G107" s="27" t="s">
-[...3 lines deleted...]
-    <row r="108" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="G107" s="23" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A108" s="8"/>
       <c r="B108" s="9">
         <v>46225</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E108" s="11" t="s">
         <v>123</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="G108" s="27" t="s">
+      <c r="G108" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="109" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A109" s="8"/>
       <c r="B109" s="9">
         <v>46227</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E109" s="11" t="s">
         <v>225</v>
       </c>
       <c r="F109" s="8"/>
-      <c r="G109" s="27" t="s">
+      <c r="G109" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="110" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A110" s="8"/>
-      <c r="B110" s="24">
+      <c r="B110" s="9">
         <v>46227</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E110" s="11" t="s">
         <v>226</v>
       </c>
       <c r="F110" s="8"/>
-      <c r="G110" s="27" t="s">
-[...3 lines deleted...]
-    <row r="111" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+      <c r="G110" s="23" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A111" s="8"/>
       <c r="B111" s="9">
         <v>46231</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D111" s="8">
         <v>720</v>
       </c>
       <c r="E111" s="11" t="s">
         <v>269</v>
       </c>
       <c r="F111" s="8"/>
-      <c r="G111" s="27" t="s">
+      <c r="G111" s="23" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="112" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A112" s="8"/>
       <c r="B112" s="9">
         <v>46232</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D112" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E112" s="11" t="s">
         <v>123</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="G112" s="27" t="s">
+      <c r="G112" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="113" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A113" s="8"/>
       <c r="B113" s="9">
         <v>46233</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E113" s="26" t="s">
-        <v>283</v>
+      <c r="E113" s="11" t="s">
+        <v>282</v>
       </c>
       <c r="F113" s="8"/>
-      <c r="G113" s="27" t="s">
+      <c r="G113" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="114" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A114" s="8"/>
       <c r="B114" s="9">
         <v>46234</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E114" s="11" t="s">
         <v>126</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="G114" s="27" t="s">
+      <c r="G114" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="115" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A115" s="8"/>
       <c r="B115" s="9">
         <v>46234</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E115" s="11" t="s">
         <v>127</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="G115" s="27" t="s">
+      <c r="G115" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="116" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A116" s="8"/>
       <c r="B116" s="9">
         <v>46234</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D116" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E116" s="11" t="s">
         <v>128</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="G116" s="27" t="s">
+      <c r="G116" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="117" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A117" s="8"/>
       <c r="B117" s="9">
         <v>46234</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D117" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E117" s="11" t="s">
         <v>129</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="G117" s="27" t="s">
+      <c r="G117" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="118" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A118" s="8"/>
       <c r="B118" s="9">
         <v>46234</v>
       </c>
       <c r="C118" s="10"/>
       <c r="D118" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E118" s="11" t="s">
         <v>227</v>
       </c>
       <c r="F118" s="8"/>
-      <c r="G118" s="27" t="s">
+      <c r="G118" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="119" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A119" s="8"/>
       <c r="B119" s="9">
         <v>46234</v>
       </c>
       <c r="C119" s="10"/>
       <c r="D119" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E119" s="11" t="s">
         <v>228</v>
       </c>
       <c r="F119" s="8"/>
-      <c r="G119" s="27" t="s">
+      <c r="G119" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="120" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A120" s="8"/>
       <c r="B120" s="9">
         <v>46234</v>
       </c>
       <c r="C120" s="10"/>
       <c r="D120" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E120" s="11" t="s">
         <v>229</v>
       </c>
       <c r="F120" s="8"/>
-      <c r="G120" s="27" t="s">
+      <c r="G120" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="121" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A121" s="8"/>
       <c r="B121" s="9">
         <v>46234</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D121" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E121" s="11" t="s">
         <v>131</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="G121" s="27" t="s">
+      <c r="G121" s="23" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="122" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A122" s="8"/>
       <c r="B122" s="9">
         <v>46234</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D122" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E122" s="11" t="s">
         <v>133</v>
       </c>
       <c r="F122" s="8"/>
-      <c r="G122" s="27" t="s">
+      <c r="G122" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="123" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A123" s="8"/>
-      <c r="B123" s="24">
+      <c r="B123" s="9">
         <v>46234</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E123" s="11" t="s">
         <v>231</v>
       </c>
       <c r="F123" s="8"/>
-      <c r="G123" s="27" t="s">
+      <c r="G123" s="23" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="124" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A124" s="8"/>
-      <c r="B124" s="24">
+      <c r="B124" s="9">
         <v>46237</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E124" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="8"/>
-      <c r="G124" s="27" t="s">
+      <c r="G124" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="125" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A125" s="8"/>
       <c r="B125" s="9">
         <v>46239</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D125" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E125" s="11" t="s">
         <v>123</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="G125" s="27" t="s">
+      <c r="G125" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="126" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A126" s="8"/>
       <c r="B126" s="9">
         <v>46239</v>
       </c>
       <c r="C126" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E126" s="11" t="s">
         <v>161</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="G126" s="27" t="s">
+      <c r="G126" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="127" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A127" s="8"/>
       <c r="B127" s="9">
         <v>46241</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E127" s="11" t="s">
         <v>241</v>
       </c>
       <c r="F127" s="8"/>
-      <c r="G127" s="27" t="s">
-[...3 lines deleted...]
-    <row r="128" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+      <c r="G127" s="23" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A128" s="8"/>
-      <c r="B128" s="24">
+      <c r="B128" s="9">
         <v>46241</v>
       </c>
       <c r="C128" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D128" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E128" s="11" t="s">
         <v>232</v>
       </c>
       <c r="F128" s="8"/>
-      <c r="G128" s="27" t="s">
+      <c r="G128" s="23" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="129" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A129" s="8"/>
-      <c r="B129" s="24">
+      <c r="B129" s="9">
         <v>46241</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>46</v>
       </c>
       <c r="D129" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E129" s="11" t="s">
         <v>163</v>
       </c>
       <c r="F129" s="8"/>
-      <c r="G129" s="27" t="s">
+      <c r="G129" s="23" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="130" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A130" s="8"/>
-      <c r="B130" s="24">
+      <c r="B130" s="9">
         <v>46241</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D130" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E130" s="11" t="s">
         <v>136</v>
       </c>
       <c r="F130" s="8"/>
-      <c r="G130" s="27" t="s">
+      <c r="G130" s="23" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="131" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A131" s="8"/>
       <c r="B131" s="9">
         <v>46246</v>
       </c>
       <c r="C131" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D131" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E131" s="11" t="s">
         <v>162</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="G131" s="27" t="s">
+      <c r="G131" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="132" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A132" s="8"/>
       <c r="B132" s="9">
         <v>46247</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D132" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E132" s="26" t="s">
-        <v>284</v>
+      <c r="E132" s="11" t="s">
+        <v>283</v>
       </c>
       <c r="F132" s="8"/>
-      <c r="G132" s="27" t="s">
+      <c r="G132" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="133" spans="1:7" s="12" customFormat="1" ht="36" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A133" s="8"/>
-      <c r="B133" s="24">
+      <c r="B133" s="9">
         <v>46248</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D133" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E133" s="11" t="s">
         <v>60</v>
       </c>
       <c r="F133" s="8"/>
-      <c r="G133" s="27" t="s">
+      <c r="G133" s="23" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="134" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A134" s="8"/>
       <c r="B134" s="14">
         <v>46248</v>
       </c>
       <c r="C134" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D134" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E134" s="17" t="s">
         <v>236</v>
       </c>
       <c r="F134" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="G134" s="30" t="s">
+      <c r="G134" s="25" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="135" spans="1:7" s="38" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:7" s="33" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A135" s="8"/>
-      <c r="B135" s="24">
+      <c r="B135" s="9">
         <v>46248</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D135" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E135" s="11" t="s">
         <v>233</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>160</v>
       </c>
-      <c r="G135" s="27" t="s">
+      <c r="G135" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="136" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A136" s="8"/>
-      <c r="B136" s="24">
+      <c r="B136" s="9">
         <v>46248</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D136" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E136" s="11" t="s">
         <v>234</v>
       </c>
       <c r="F136" s="8"/>
-      <c r="G136" s="27" t="s">
-[...5 lines deleted...]
-      <c r="B137" s="24">
+      <c r="G136" s="23" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
+      <c r="A137" s="8"/>
+      <c r="B137" s="9">
         <v>46248</v>
       </c>
-      <c r="C137" s="25" t="s">
+      <c r="C137" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="D137" s="23" t="s">
+      <c r="D137" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E137" s="26" t="s">
+      <c r="E137" s="11" t="s">
         <v>235</v>
       </c>
-      <c r="F137" s="23"/>
-      <c r="G137" s="28" t="s">
+      <c r="F137" s="8"/>
+      <c r="G137" s="23" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="138" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A138" s="8"/>
-      <c r="B138" s="24">
+      <c r="B138" s="9">
         <v>46248</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D138" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E138" s="11" t="s">
         <v>142</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="G138" s="27" t="s">
+      <c r="G138" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="139" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A139" s="8"/>
-      <c r="B139" s="24">
+      <c r="B139" s="9">
         <v>46248</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D139" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E139" s="11" t="s">
         <v>237</v>
       </c>
       <c r="F139" s="8"/>
-      <c r="G139" s="27" t="s">
+      <c r="G139" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="140" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A140" s="8"/>
-      <c r="B140" s="24">
+      <c r="B140" s="9">
         <v>46248</v>
       </c>
       <c r="C140" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D140" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E140" s="11" t="s">
         <v>238</v>
       </c>
       <c r="F140" s="8"/>
-      <c r="G140" s="27" t="s">
+      <c r="G140" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="141" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A141" s="8"/>
-      <c r="B141" s="24">
+      <c r="B141" s="9">
         <v>46248</v>
       </c>
       <c r="C141" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D141" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E141" s="11" t="s">
         <v>144</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G141" s="27" t="s">
+      <c r="G141" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="142" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A142" s="8"/>
-      <c r="B142" s="24">
+      <c r="B142" s="9">
         <v>46248</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D142" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E142" s="11" t="s">
         <v>239</v>
       </c>
       <c r="F142" s="8"/>
-      <c r="G142" s="27" t="s">
+      <c r="G142" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="143" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A143" s="8"/>
-      <c r="B143" s="24">
+      <c r="B143" s="9">
         <v>46248</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D143" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E143" s="11" t="s">
         <v>138</v>
       </c>
       <c r="F143" s="8"/>
-      <c r="G143" s="27" t="s">
+      <c r="G143" s="23" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="144" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A144" s="8"/>
-      <c r="B144" s="24">
+      <c r="B144" s="9">
         <v>46248</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D144" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E144" s="11" t="s">
         <v>139</v>
       </c>
       <c r="F144" s="8"/>
-      <c r="G144" s="27" t="s">
+      <c r="G144" s="23" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="145" spans="1:7" s="12" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A145" s="8"/>
-      <c r="B145" s="24">
+      <c r="B145" s="9">
         <v>46248</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D145" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E145" s="11" t="s">
         <v>140</v>
       </c>
       <c r="F145" s="8"/>
-      <c r="G145" s="27" t="s">
+      <c r="G145" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="146" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:7" s="12" customFormat="1" ht="34.5" x14ac:dyDescent="0.35">
       <c r="A146" s="8"/>
-      <c r="B146" s="24">
+      <c r="B146" s="9">
         <v>46248</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D146" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E146" s="11" t="s">
         <v>145</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G146" s="27" t="s">
+      <c r="G146" s="23" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="147" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A147" s="8"/>
       <c r="B147" s="9">
         <v>46251</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D147" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E147" s="11" t="s">
         <v>240</v>
       </c>
       <c r="F147" s="8"/>
-      <c r="G147" s="27" t="s">
+      <c r="G147" s="23" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="148" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A148" s="8"/>
       <c r="B148" s="9">
         <v>46253</v>
       </c>
       <c r="C148" s="10"/>
       <c r="D148" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E148" s="11" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F148" s="8"/>
-      <c r="G148" s="27" t="s">
+      <c r="G148" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="149" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A149" s="8"/>
       <c r="B149" s="9">
         <v>46255</v>
       </c>
       <c r="C149" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D149" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E149" s="11" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="G149" s="27" t="s">
+      <c r="G149" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="150" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A150" s="8"/>
       <c r="B150" s="9">
         <v>46255</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D150" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="11" t="s">
         <v>242</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="G150" s="27" t="s">
+      <c r="G150" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="151" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A151" s="8"/>
-      <c r="B151" s="24">
+      <c r="B151" s="9">
         <v>46261</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="11" t="s">
         <v>243</v>
       </c>
       <c r="F151" s="8"/>
-      <c r="G151" s="27" t="s">
+      <c r="G151" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="152" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B152" s="24">
+    <row r="152" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
+      <c r="A152" s="8"/>
+      <c r="B152" s="9">
         <v>46264</v>
       </c>
-      <c r="C152" s="25" t="s">
+      <c r="C152" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="D152" s="25" t="s">
+      <c r="D152" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="E152" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="F152" s="8"/>
+      <c r="G152" s="23" t="s">
         <v>286</v>
       </c>
-      <c r="E152" s="26" t="s">
-[...7 lines deleted...]
-    <row r="153" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="153" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A153" s="8"/>
       <c r="B153" s="9">
         <v>46266</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E153" s="11" t="s">
         <v>244</v>
       </c>
       <c r="F153" s="8"/>
-      <c r="G153" s="27" t="s">
+      <c r="G153" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="154" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A154" s="8"/>
       <c r="B154" s="9">
         <v>46268</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D154" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E154" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="8"/>
-      <c r="G154" s="27" t="s">
+      <c r="G154" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="155" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A155" s="8"/>
-      <c r="B155" s="24">
+      <c r="B155" s="9">
         <v>46269</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E155" s="11" t="s">
         <v>146</v>
       </c>
       <c r="F155" s="8"/>
-      <c r="G155" s="27" t="s">
+      <c r="G155" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="156" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A156" s="8"/>
-      <c r="B156" s="24">
+      <c r="B156" s="9">
         <v>46279</v>
       </c>
       <c r="C156" s="10"/>
       <c r="D156" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E156" s="11" t="s">
         <v>147</v>
       </c>
       <c r="F156" s="8"/>
-      <c r="G156" s="27" t="s">
+      <c r="G156" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="157" spans="1:7" s="13" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:7" s="13" customFormat="1" ht="11.5" x14ac:dyDescent="0.2">
       <c r="A157" s="8"/>
-      <c r="B157" s="24">
+      <c r="B157" s="9">
         <v>46295</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D157" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E157" s="26" t="s">
+      <c r="E157" s="11" t="s">
         <v>245</v>
       </c>
       <c r="F157" s="8"/>
-      <c r="G157" s="29" t="s">
+      <c r="G157" s="24" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="158" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A158" s="8"/>
       <c r="B158" s="9">
         <v>46295</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D158" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E158" s="11" t="s">
         <v>246</v>
       </c>
       <c r="F158" s="8"/>
-      <c r="G158" s="27" t="s">
+      <c r="G158" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="159" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A159" s="8"/>
       <c r="B159" s="9">
         <v>46296</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D159" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E159" s="11" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="F159" s="8"/>
-      <c r="G159" s="27" t="s">
+      <c r="G159" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="160" spans="1:7" s="12" customFormat="1" ht="57" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A160" s="8"/>
       <c r="B160" s="9">
         <v>46296</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E160" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="8"/>
-      <c r="G160" s="27" t="s">
+      <c r="G160" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="161" spans="1:7" s="13" customFormat="1" ht="22.8" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:7" s="13" customFormat="1" ht="57.5" x14ac:dyDescent="0.2">
       <c r="A161" s="8"/>
       <c r="B161" s="9">
         <v>46296</v>
       </c>
       <c r="C161" s="10"/>
       <c r="D161" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E161" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>276</v>
       </c>
-      <c r="G161" s="29" t="s">
+      <c r="G161" s="24" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="162" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A162" s="8"/>
       <c r="B162" s="9">
         <v>46310</v>
       </c>
       <c r="C162" s="10"/>
       <c r="D162" s="8"/>
       <c r="E162" s="11" t="s">
         <v>148</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>277</v>
       </c>
-      <c r="G162" s="27" t="s">
+      <c r="G162" s="23" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="163" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A163" s="8"/>
-      <c r="B163" s="24">
+      <c r="B163" s="9">
         <v>46325</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="11" t="s">
         <v>247</v>
       </c>
       <c r="F163" s="8"/>
-      <c r="G163" s="27" t="s">
+      <c r="G163" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="164" spans="1:7" s="13" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:7" s="13" customFormat="1" ht="11.5" x14ac:dyDescent="0.2">
       <c r="A164" s="8"/>
-      <c r="B164" s="24">
+      <c r="B164" s="9">
         <v>46325</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D164" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E164" s="11" t="s">
         <v>248</v>
       </c>
       <c r="F164" s="8"/>
-      <c r="G164" s="29" t="s">
+      <c r="G164" s="24" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="165" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A165" s="8"/>
-      <c r="B165" s="24">
+      <c r="B165" s="9">
         <v>46328</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D165" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E165" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="8"/>
-      <c r="G165" s="27" t="s">
+      <c r="G165" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="166" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A166" s="8"/>
-      <c r="B166" s="24">
+      <c r="B166" s="9">
         <v>46346</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E166" s="11" t="s">
         <v>249</v>
       </c>
       <c r="F166" s="8"/>
-      <c r="G166" s="27" t="s">
+      <c r="G166" s="23" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="167" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A167" s="8"/>
-      <c r="B167" s="24">
+      <c r="B167" s="9">
         <v>46349</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D167" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="11" t="s">
         <v>150</v>
       </c>
       <c r="F167" s="8"/>
-      <c r="G167" s="27" t="s">
+      <c r="G167" s="23" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="168" spans="1:7" s="13" customFormat="1" ht="22.8" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:7" s="13" customFormat="1" ht="11.5" x14ac:dyDescent="0.2">
       <c r="A168" s="8"/>
       <c r="B168" s="9">
         <v>46356</v>
       </c>
       <c r="C168" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D168" s="8"/>
       <c r="E168" s="11" t="s">
         <v>250</v>
       </c>
       <c r="F168" s="8"/>
-      <c r="G168" s="27" t="s">
+      <c r="G168" s="23" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="169" spans="1:7" s="13" customFormat="1" ht="22.8" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:7" s="13" customFormat="1" ht="23" x14ac:dyDescent="0.2">
       <c r="A169" s="8"/>
       <c r="B169" s="9">
         <v>46356</v>
       </c>
       <c r="C169" s="10"/>
       <c r="D169" s="8"/>
       <c r="E169" s="11" t="s">
         <v>164</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>277</v>
       </c>
-      <c r="G169" s="29" t="s">
+      <c r="G169" s="24" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="170" spans="1:7" s="13" customFormat="1" ht="22.8" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:7" s="13" customFormat="1" ht="23" x14ac:dyDescent="0.2">
       <c r="A170" s="8"/>
       <c r="B170" s="9">
         <v>46356</v>
       </c>
       <c r="C170" s="10"/>
       <c r="D170" s="8"/>
       <c r="E170" s="11" t="s">
         <v>27</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="G170" s="29" t="s">
+      <c r="G170" s="24" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="171" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A171" s="8"/>
       <c r="B171" s="9">
         <v>46357</v>
       </c>
       <c r="C171" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D171" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E171" s="11" t="s">
         <v>251</v>
       </c>
       <c r="F171" s="8"/>
-      <c r="G171" s="27" t="s">
+      <c r="G171" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="172" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A172" s="8"/>
       <c r="B172" s="9">
         <v>46358</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D172" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E172" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="8"/>
-      <c r="G172" s="27" t="s">
+      <c r="G172" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="173" spans="1:7" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:7" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A173" s="8"/>
       <c r="B173" s="9">
         <v>46358</v>
       </c>
       <c r="C173" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D173" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E173" s="11" t="s">
         <v>152</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="G173" s="27" t="s">
+      <c r="G173" s="23" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="174" spans="1:7" s="13" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:7" s="13" customFormat="1" ht="23" x14ac:dyDescent="0.2">
       <c r="A174" s="8"/>
       <c r="B174" s="9">
         <v>46374</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E174" s="11" t="s">
         <v>153</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="G174" s="29" t="s">
-[...3 lines deleted...]
-    <row r="175" spans="1:7" s="12" customFormat="1" ht="11.4" x14ac:dyDescent="0.3">
+      <c r="G174" s="24" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" s="12" customFormat="1" ht="11.5" x14ac:dyDescent="0.35">
       <c r="A175" s="8"/>
       <c r="B175" s="9">
         <v>46387</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E175" s="26" t="s">
+      <c r="E175" s="11" t="s">
         <v>252</v>
       </c>
       <c r="F175" s="8"/>
-      <c r="G175" s="27" t="s">
+      <c r="G175" s="23" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="176" spans="1:7" ht="22.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B176" s="34">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A176" s="28"/>
+      <c r="B176" s="29">
         <v>46387</v>
       </c>
-      <c r="C176" s="35" t="s">
+      <c r="C176" s="30" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E176" s="36" t="s">
+      <c r="E176" s="31" t="s">
         <v>253</v>
       </c>
-      <c r="F176" s="33"/>
-      <c r="G176" s="37" t="s">
+      <c r="F176" s="28"/>
+      <c r="G176" s="32" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="177" spans="1:7" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:7" ht="23" x14ac:dyDescent="0.35">
       <c r="A177" s="8"/>
       <c r="B177" s="9">
         <v>46387</v>
       </c>
       <c r="C177" s="10"/>
       <c r="D177" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E177" s="11" t="s">
         <v>155</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="G177" s="27" t="s">
+      <c r="G177" s="23" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="178" spans="1:7" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:7" ht="23" x14ac:dyDescent="0.35">
       <c r="A178" s="8"/>
       <c r="B178" s="9">
         <v>46415</v>
       </c>
       <c r="C178" s="10"/>
       <c r="D178" s="8"/>
       <c r="E178" s="11" t="s">
         <v>254</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>278</v>
       </c>
-      <c r="G178" s="27" t="s">
+      <c r="G178" s="23" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="179" spans="1:7" ht="22.8" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B179" s="34">
+    <row r="179" spans="1:7" ht="23" x14ac:dyDescent="0.35">
+      <c r="A179" s="28"/>
+      <c r="B179" s="29">
         <v>46415</v>
       </c>
-      <c r="C179" s="35"/>
-[...1 lines deleted...]
-      <c r="E179" s="36" t="s">
+      <c r="C179" s="30"/>
+      <c r="D179" s="28"/>
+      <c r="E179" s="31" t="s">
         <v>255</v>
       </c>
-      <c r="F179" s="33" t="s">
+      <c r="F179" s="28" t="s">
         <v>261</v>
       </c>
-      <c r="G179" s="37" t="s">
+      <c r="G179" s="32" t="s">
         <v>156</v>
       </c>
+    </row>
+    <row r="185" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="G185"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F134" r:id="rId1" display="http://www.swift.state.mn.us/purchasing-ref_x000a__x000a_Reporting Tools &gt; Query &gt; Query Viewer" xr:uid="{2C58DB64-B042-4AC7-8622-7C12ACFC4E28}"/>
     <hyperlink ref="F86" r:id="rId2" display="http://www.swift.state.mn.us/purchasing-ref_x000a__x000a_Reporting Tools &gt; Query &gt; Query Viewer" xr:uid="{3A9C054D-0AC8-4E27-836C-4138DF7A30F2}"/>
     <hyperlink ref="F74" r:id="rId3" display="http://www.swift.state.mn.us/purchasing-ref_x000a__x000a_Reporting Tools &gt; Query &gt; Query Viewer" xr:uid="{B2E138CE-673F-487C-9188-83CCC0C8AC9A}"/>
     <hyperlink ref="F81" r:id="rId4" display="http://www.swift.state.mn.us/purchasing-ref_x000a__x000a_Reporting Tools &gt; Query &gt; Query Viewer" xr:uid="{02824629-A047-4C49-85FC-2B2D4F0198AE}"/>
     <hyperlink ref="F85" r:id="rId5" display="http://www.swift.state.mn.us/purchasing-ref_x000a__x000a_Reporting Tools &gt; Query &gt; Query Viewer" xr:uid="{B35D23BA-BE54-4CB8-8D69-05C75BC12572}"/>
     <hyperlink ref="F76" r:id="rId6" display="http://www.swift.state.mn.us/purchasing-ref_x000a__x000a_Reporting Tools &gt; Query &gt; Query Viewer_x000a_" xr:uid="{4A17A7B7-FF9E-4CD6-BCE5-064B480B79F9}"/>
     <hyperlink ref="E11" r:id="rId7" xr:uid="{E7DA6802-F88C-4789-B0C0-55B3AA0C3C92}"/>
     <hyperlink ref="F11" r:id="rId8" xr:uid="{D8BA9816-8738-4E89-960D-EA93BDAE3DC5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId9"/>
   <drawing r:id="rId10"/>
   <tableParts count="1">
     <tablePart r:id="rId11"/>
   </tableParts>
 </worksheet>
 </file>
 