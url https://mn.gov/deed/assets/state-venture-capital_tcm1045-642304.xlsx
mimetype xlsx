--- v0 (2026-01-24)
+++ v1 (2026-04-22)
@@ -1,119 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29629"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29721"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Groups\CARD\AEO\Compare\Compare Tableau\States\Compare MN_Excel files\Innovation and Technology\Hyperlink Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{08DF8D1C-1253-44C1-A1D4-05D76DCA8D18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0EF2960B-BE4E-4C70-B5B5-7E080A3B5349}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="793" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="36" r:id="rId1"/>
-    <sheet name="2022" sheetId="28" state="hidden" r:id="rId2"/>
-    <sheet name="Source" sheetId="18" r:id="rId3"/>
+    <sheet name="Source" sheetId="18" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Data!$A$2:$C$158</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Data!$A$2:$D$158</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="66">
-[...1 lines deleted...]
-    <t>Venture Capital by State, 2024</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="63">
+  <si>
+    <t>Venture Capital Investment by State, 2025</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
+    <t>Rank</t>
+  </si>
+  <si>
     <t>Data Type</t>
   </si>
   <si>
-    <t>Rank</t>
-[...1 lines deleted...]
-  <si>
     <t>Alabama</t>
   </si>
   <si>
     <t>Total Investment (Millions of $)</t>
   </si>
   <si>
     <t>Alaska</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>Delaware</t>
@@ -226,370 +216,230 @@
   <si>
     <t>Texas</t>
   </si>
   <si>
     <t>Utah</t>
   </si>
   <si>
     <t>Vermont</t>
   </si>
   <si>
     <t>Virginia</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>West Virginia</t>
   </si>
   <si>
     <t>Wisconsin</t>
   </si>
   <si>
     <t>Wyoming</t>
   </si>
   <si>
-    <t>United States</t>
+    <t>*United States</t>
   </si>
   <si>
     <t>Investment Per Capita ($)</t>
   </si>
   <si>
     <t>Number of deals</t>
   </si>
   <si>
-    <t>US States</t>
-[...14 lines deleted...]
-    <t>Last Update: June  2024.</t>
+    <t xml:space="preserve">Source: </t>
+  </si>
+  <si>
+    <t>PitchBook, 2025.</t>
+  </si>
+  <si>
+    <t>Last update: February 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF4F81BD"/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...10 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
-    <font>
-[...18 lines deleted...]
-    </font>
   </fonts>
-  <fills count="7">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...23 lines deleted...]
-    </fill>
   </fills>
-  <borders count="5">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...54 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...32 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="9" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
+    <cellStyle name="Comma" xfId="8" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="6" xr:uid="{1AD507B0-1286-4008-AAEA-8C9074B9FE55}"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2 11" xfId="7" xr:uid="{7F13CC77-7B73-40ED-A778-685EBCCC8F13}"/>
     <cellStyle name="Normal 2 2 2 2 6" xfId="5" xr:uid="{9D524852-0E32-4A22-95F8-8C4979937AEC}"/>
     <cellStyle name="Percent 10" xfId="4" xr:uid="{C13380B3-C827-4FFD-807D-1BBE4629F10A}"/>
-    <cellStyle name="Title" xfId="8" builtinId="15"/>
+    <cellStyle name="Title" xfId="9" builtinId="15"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
@@ -688,61 +538,61 @@
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEB8C00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B3E3BADF-FFE8-4E5A-90A5-B11C059D3954}" name="Table1" displayName="Table1" ref="A2:D158" totalsRowShown="0" dataDxfId="4">
-  <autoFilter ref="A2:D158" xr:uid="{B3E3BADF-FFE8-4E5A-90A5-B11C059D3954}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{0D053AE5-5216-4FD8-A283-F62BDE9971FE}" name="Table1" displayName="Table1" ref="A2:D158" totalsRowShown="0" dataDxfId="4">
+  <autoFilter ref="A2:D158" xr:uid="{0D053AE5-5216-4FD8-A283-F62BDE9971FE}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{C82024FF-8B3D-4E10-BD3C-727466445EEF}" name="State" dataDxfId="3"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{97B23DDF-558F-4835-93C6-A96FE63B9C37}" name="Rank" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{27E6C45A-8A4E-4A41-B1B8-7EACA749AE90}" name="State" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{17ACB2B1-8916-46CD-9A08-8B3DF79F1FE5}" name="Value" dataDxfId="2" dataCellStyle="Currency"/>
+    <tableColumn id="3" xr3:uid="{6308245C-47EB-46A8-B0A9-DA2D390AFF73}" name="Rank" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{B1EC7504-82E7-474D-B716-A1324B6A759A}" name="Data Type" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1054,2796 +904,2325 @@
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{392FCD8E-FE46-4FC3-817A-E4F6D6C5C666}">
   <dimension ref="A1:D158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.83203125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.83203125" style="2"/>
+    <col min="1" max="1" width="24.83203125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="20.6640625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="16.6640625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="39.6640625" style="10" customWidth="1"/>
+    <col min="5" max="5" width="9.33203125" style="10" customWidth="1"/>
+    <col min="6" max="16384" width="8.83203125" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="22.5">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...1 lines deleted...]
-      <c r="D1" s="16"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="15" t="s">
+      <c r="A3" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="8">
-[...5 lines deleted...]
-      <c r="D3" s="2">
+      <c r="B3" s="5">
+        <v>651.08967500000017</v>
+      </c>
+      <c r="C3" s="10">
+        <v>30</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="5">
+        <v>8.6902150000000002</v>
+      </c>
+      <c r="C4" s="10">
+        <v>49</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="5">
+        <v>3618.0731189999997</v>
+      </c>
+      <c r="C5" s="10">
+        <v>9</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="5">
+        <v>192.69626499999998</v>
+      </c>
+      <c r="C6" s="10">
+        <v>41</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="5">
+        <v>210134.82609014164</v>
+      </c>
+      <c r="C7" s="10">
+        <v>1</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="5">
+        <v>7504.975793957632</v>
+      </c>
+      <c r="C8" s="10">
+        <v>5</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="5">
+        <v>894.97469600000022</v>
+      </c>
+      <c r="C9" s="10">
+        <v>26</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="5">
+        <v>3778.7968729034096</v>
+      </c>
+      <c r="C10" s="10">
+        <v>8</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="5">
+        <v>933.61257199999989</v>
+      </c>
+      <c r="C11" s="10">
+        <v>25</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="5">
+        <v>7252.5825756780905</v>
+      </c>
+      <c r="C12" s="10">
+        <v>7</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="5">
+        <v>1890.0212036671182</v>
+      </c>
+      <c r="C13" s="10">
+        <v>18</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="5">
+        <v>111.70381499999999</v>
+      </c>
+      <c r="C14" s="10">
+        <v>45</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="5">
+        <v>216.65297099999998</v>
+      </c>
+      <c r="C15" s="10">
+        <v>40</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="5">
+        <v>2650.3994589999998</v>
+      </c>
+      <c r="C16" s="10">
+        <v>12</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="5">
+        <v>393.48693300000008</v>
+      </c>
+      <c r="C17" s="10">
+        <v>33</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="5">
+        <v>124.247812</v>
+      </c>
+      <c r="C18" s="10">
+        <v>44</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="5">
+        <v>435.965667</v>
+      </c>
+      <c r="C19" s="10">
+        <v>32</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="5">
+        <v>158.78976540591199</v>
+      </c>
+      <c r="C20" s="10">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="D20" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="5">
+        <v>83.920790999999994</v>
+      </c>
+      <c r="C21" s="10">
+        <v>47</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="5">
+        <v>98.818980999999965</v>
+      </c>
+      <c r="C22" s="10">
+        <v>46</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="5">
+        <v>2617.3001699999995</v>
+      </c>
+      <c r="C23" s="10">
+        <v>13</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="5">
+        <v>16713.767275846352</v>
+      </c>
+      <c r="C24" s="10">
+        <v>3</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="5">
+        <v>1439.4332810000005</v>
+      </c>
+      <c r="C25" s="10">
+        <v>19</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="5">
+        <v>1104.6479649999999</v>
+      </c>
+      <c r="C26" s="10">
+        <v>23</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="5">
+        <v>5.8359459999999999</v>
+      </c>
+      <c r="C27" s="10">
+        <v>50</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="5">
+        <v>855.89123700000005</v>
+      </c>
+      <c r="C28" s="10">
+        <v>27</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="5">
+        <v>390.50324900000004</v>
+      </c>
+      <c r="C29" s="10">
+        <v>35</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="5">
+        <v>468.56224800000007</v>
+      </c>
+      <c r="C30" s="10">
+        <v>31</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="5">
+        <v>1141.795038</v>
+      </c>
+      <c r="C31" s="10">
+        <v>22</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="5">
+        <v>301.44940299999996</v>
+      </c>
+      <c r="C32" s="10">
+        <v>36</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="5">
+        <v>2530.7703029999993</v>
+      </c>
+      <c r="C33" s="10">
+        <v>14</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="5">
+        <v>272.73198100000002</v>
+      </c>
+      <c r="C34" s="10">
+        <v>37</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="5">
+        <v>31213.240088131362</v>
+      </c>
+      <c r="C35" s="10">
+        <v>2</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="5">
+        <v>2322.638030000001</v>
+      </c>
+      <c r="C36" s="10">
+        <v>15</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="5">
+        <v>692.05102999999997</v>
+      </c>
+      <c r="C37" s="10">
+        <v>29</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="5">
+        <v>1223.9640517868859</v>
+      </c>
+      <c r="C38" s="10">
+        <v>20</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="5">
+        <v>260.56098200000002</v>
+      </c>
+      <c r="C39" s="10">
+        <v>38</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="5">
+        <v>947.60791100000006</v>
+      </c>
+      <c r="C40" s="10">
+        <v>24</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="5">
+        <v>3497.6392449999985</v>
+      </c>
+      <c r="C41" s="10">
+        <v>10</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="5">
+        <v>257.58283599999999</v>
+      </c>
+      <c r="C42" s="10">
+        <v>39</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="5">
+        <v>173.23205999999999</v>
+      </c>
+      <c r="C43" s="10">
+        <v>42</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="5">
+        <v>25.217351000000001</v>
+      </c>
+      <c r="C44" s="10">
+        <v>48</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" s="5">
+        <v>1152.0066149999998</v>
+      </c>
+      <c r="C45" s="10">
+        <v>21</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="5">
+        <v>12318.589299143448</v>
+      </c>
+      <c r="C46" s="10">
+        <v>4</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="5">
+        <v>1921.1980511615848</v>
+      </c>
+      <c r="C47" s="10">
+        <v>17</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="5">
+        <v>851.10758300000009</v>
+      </c>
+      <c r="C48" s="10">
+        <v>28</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B49" s="5">
+        <v>2914.0366641296</v>
+      </c>
+      <c r="C49" s="10">
+        <v>11</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B50" s="5">
+        <v>7372.083080015118</v>
+      </c>
+      <c r="C50" s="10">
+        <v>6</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B51" s="5">
+        <v>3.5274899999999998</v>
+      </c>
+      <c r="C51" s="10">
+        <v>51</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B52" s="5">
+        <v>393.10796699999997</v>
+      </c>
+      <c r="C52" s="10">
+        <v>34</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B53" s="5">
+        <v>2181.6901480000001</v>
+      </c>
+      <c r="C53" s="10">
+        <v>16</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B54" s="5">
+        <v>338698.09385196818</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B55" s="15">
+        <v>125.37620679641864</v>
+      </c>
+      <c r="C55" s="10">
+        <v>35</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="8">
-[...5 lines deleted...]
-      <c r="D4" s="2">
+      <c r="B56" s="15">
+        <v>11.787018324358783</v>
+      </c>
+      <c r="C56" s="10">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="15" t="s">
+      <c r="D56" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="8">
-[...5 lines deleted...]
-      <c r="D5" s="2">
+      <c r="B57" s="15">
+        <v>474.57495955438594</v>
+      </c>
+      <c r="C57" s="10">
+        <v>12</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="15">
+        <v>61.864910037302657</v>
+      </c>
+      <c r="C58" s="10">
+        <v>42</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B59" s="15">
+        <v>5339.4276764576198</v>
+      </c>
+      <c r="C59" s="10">
+        <v>1</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B60" s="15">
+        <v>1248.2161584651919</v>
+      </c>
+      <c r="C60" s="10">
+        <v>8</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B61" s="15">
+        <v>242.63946497434191</v>
+      </c>
+      <c r="C61" s="10">
+        <v>21</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B62" s="15">
+        <v>3565.0641471532763</v>
+      </c>
+      <c r="C62" s="10">
+        <v>3</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B63" s="15">
+        <v>1345.9515631194631</v>
+      </c>
+      <c r="C63" s="10">
+        <v>6</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="15">
+        <v>309.11356469404052</v>
+      </c>
+      <c r="C64" s="10">
+        <v>18</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="15">
+        <v>167.21784858577033</v>
+      </c>
+      <c r="C65" s="10">
+        <v>29</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B66" s="15">
+        <v>77.960815036082678</v>
+      </c>
+      <c r="C66" s="10">
+        <v>38</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B67" s="15">
+        <v>106.73964063253639</v>
+      </c>
+      <c r="C67" s="10">
+        <v>36</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="14" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="15" t="s">
+      <c r="B68" s="15">
+        <v>208.37880946519891</v>
+      </c>
+      <c r="C68" s="10">
+        <v>26</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="15">
+        <v>56.427383146624443</v>
+      </c>
+      <c r="C69" s="10">
+        <v>43</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B70" s="15">
+        <v>38.367190826791237</v>
+      </c>
+      <c r="C70" s="10">
+        <v>44</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B71" s="15">
+        <v>146.43380972853871</v>
+      </c>
+      <c r="C71" s="10">
+        <v>31</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B72" s="15">
+        <v>34.468081846113101</v>
+      </c>
+      <c r="C72" s="10">
+        <v>45</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B73" s="15">
+        <v>18.171796563544714</v>
+      </c>
+      <c r="C73" s="10">
+        <v>48</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B74" s="15">
+        <v>69.842954920367447</v>
+      </c>
+      <c r="C74" s="10">
+        <v>39</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B75" s="15">
+        <v>417.74225274354308</v>
+      </c>
+      <c r="C75" s="10">
+        <v>13</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B76" s="15">
+        <v>2336.2553858532206</v>
+      </c>
+      <c r="C76" s="10">
+        <v>4</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B77" s="15">
+        <v>142.1257669420385</v>
+      </c>
+      <c r="C77" s="10">
+        <v>32</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B78" s="15">
+        <v>189.46333316467724</v>
+      </c>
+      <c r="C78" s="10">
+        <v>28</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B79" s="15">
+        <v>1.9755009884366452</v>
+      </c>
+      <c r="C79" s="10">
+        <v>51</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B80" s="15">
+        <v>136.49400219215536</v>
+      </c>
+      <c r="C80" s="10">
+        <v>33</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B81" s="15">
+        <v>341.1420423274692</v>
+      </c>
+      <c r="C81" s="10">
+        <v>16</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B82" s="15">
+        <v>232.19071102860943</v>
+      </c>
+      <c r="C82" s="10">
+        <v>22</v>
+      </c>
+      <c r="D82" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" s="15">
+        <v>347.87618442331762</v>
+      </c>
+      <c r="C83" s="10">
+        <v>15</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B84" s="15">
+        <v>212.98696922722561</v>
+      </c>
+      <c r="C84" s="10">
+        <v>25</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B85" s="15">
+        <v>265.05166703933656</v>
+      </c>
+      <c r="C85" s="10">
+        <v>20</v>
+      </c>
+      <c r="D85" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B86" s="15">
+        <v>128.31439079218143</v>
+      </c>
+      <c r="C86" s="10">
+        <v>34</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B87" s="15">
+        <v>1560.4726410515764</v>
+      </c>
+      <c r="C87" s="10">
+        <v>5</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B88" s="15">
+        <v>207.41602672913524</v>
+      </c>
+      <c r="C88" s="10">
+        <v>27</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B89" s="15">
+        <v>865.75855874339152</v>
+      </c>
+      <c r="C89" s="10">
+        <v>10</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B90" s="15">
+        <v>102.84971415400565</v>
+      </c>
+      <c r="C90" s="10">
+        <v>37</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B91" s="15">
+        <v>63.192525479665754</v>
+      </c>
+      <c r="C91" s="10">
+        <v>41</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B92" s="15">
+        <v>221.7360106945315</v>
+      </c>
+      <c r="C92" s="10">
+        <v>24</v>
+      </c>
+      <c r="D92" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B93" s="15">
+        <v>267.82476029585348</v>
+      </c>
+      <c r="C93" s="10">
+        <v>19</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B94" s="15">
+        <v>231.11528270889465</v>
+      </c>
+      <c r="C94" s="10">
+        <v>23</v>
+      </c>
+      <c r="D94" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B95" s="15">
+        <v>31.099378594302539</v>
+      </c>
+      <c r="C95" s="10">
+        <v>46</v>
+      </c>
+      <c r="D95" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B96" s="15">
+        <v>26.967717683997545</v>
+      </c>
+      <c r="C96" s="10">
+        <v>47</v>
+      </c>
+      <c r="D96" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B97" s="15">
+        <v>157.48388875248867</v>
+      </c>
+      <c r="C97" s="10">
+        <v>30</v>
+      </c>
+      <c r="D97" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B98" s="15">
+        <v>388.47867665804381</v>
+      </c>
+      <c r="C98" s="10">
+        <v>14</v>
+      </c>
+      <c r="D98" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B99" s="15">
+        <v>542.87939180084697</v>
+      </c>
+      <c r="C99" s="10">
+        <v>11</v>
+      </c>
+      <c r="D99" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B100" s="15">
+        <v>1320.2364382630926</v>
+      </c>
+      <c r="C100" s="10">
+        <v>7</v>
+      </c>
+      <c r="D100" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B101" s="15">
+        <v>328.15332789679223</v>
+      </c>
+      <c r="C101" s="10">
+        <v>17</v>
+      </c>
+      <c r="D101" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B102" s="15">
+        <v>921.39290740619538</v>
+      </c>
+      <c r="C102" s="10">
         <v>9</v>
       </c>
-      <c r="B6" s="8">
-[...5 lines deleted...]
-      <c r="D6" s="2">
+      <c r="D102" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B103" s="15">
+        <v>1.9972799546130644</v>
+      </c>
+      <c r="C103" s="10">
+        <v>50</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B104" s="15">
+        <v>65.816505259604924</v>
+      </c>
+      <c r="C104" s="10">
+        <v>40</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B105" s="15">
+        <v>3705.6119425293805</v>
+      </c>
+      <c r="C105" s="10">
+        <v>2</v>
+      </c>
+      <c r="D105" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B106" s="8">
+        <v>990.9686954093703</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B107" s="7">
+        <v>54</v>
+      </c>
+      <c r="C107" s="10">
+        <v>32</v>
+      </c>
+      <c r="D107" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B108" s="7">
+        <v>7</v>
+      </c>
+      <c r="C108" s="10">
+        <v>49</v>
+      </c>
+      <c r="D108" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B109" s="7">
+        <v>167</v>
+      </c>
+      <c r="C109" s="10">
+        <v>19</v>
+      </c>
+      <c r="D109" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="7">
+        <v>29</v>
+      </c>
+      <c r="C110" s="10">
+        <v>42</v>
+      </c>
+      <c r="D110" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B111" s="7">
+        <v>4602</v>
+      </c>
+      <c r="C111" s="10">
+        <v>1</v>
+      </c>
+      <c r="D111" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B112" s="7">
+        <v>392</v>
+      </c>
+      <c r="C112" s="10">
+        <v>8</v>
+      </c>
+      <c r="D112" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B113" s="7">
+        <v>139</v>
+      </c>
+      <c r="C113" s="10">
+        <v>23</v>
+      </c>
+      <c r="D113" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B114" s="7">
+        <v>701</v>
+      </c>
+      <c r="C114" s="10">
+        <v>5</v>
+      </c>
+      <c r="D114" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" s="7">
+        <v>81</v>
+      </c>
+      <c r="C115" s="10">
+        <v>29</v>
+      </c>
+      <c r="D115" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B116" s="7">
+        <v>623</v>
+      </c>
+      <c r="C116" s="10">
+        <v>6</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B117" s="7">
+        <v>200</v>
+      </c>
+      <c r="C117" s="10">
+        <v>14</v>
+      </c>
+      <c r="D117" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B118" s="7">
+        <v>13</v>
+      </c>
+      <c r="C118" s="10">
+        <v>47</v>
+      </c>
+      <c r="D118" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B119" s="7">
+        <v>38</v>
+      </c>
+      <c r="C119" s="10">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="D119" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B120" s="7">
+        <v>335</v>
+      </c>
+      <c r="C120" s="10">
+        <v>9</v>
+      </c>
+      <c r="D120" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B121" s="7">
+        <v>107</v>
+      </c>
+      <c r="C121" s="10">
+        <v>25</v>
+      </c>
+      <c r="D121" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B122" s="7">
+        <v>33</v>
+      </c>
+      <c r="C122" s="10">
+        <v>39</v>
+      </c>
+      <c r="D122" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B123" s="7">
+        <v>33</v>
+      </c>
+      <c r="C123" s="10">
+        <v>39</v>
+      </c>
+      <c r="D123" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B124" s="7">
+        <v>82</v>
+      </c>
+      <c r="C124" s="10">
+        <v>28</v>
+      </c>
+      <c r="D124" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B125" s="7">
+        <v>38</v>
+      </c>
+      <c r="C125" s="10">
+        <v>35</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B126" s="7">
+        <v>35</v>
+      </c>
+      <c r="C126" s="10">
+        <v>38</v>
+      </c>
+      <c r="D126" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B127" s="7">
+        <v>155</v>
+      </c>
+      <c r="C127" s="10">
+        <v>21</v>
+      </c>
+      <c r="D127" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B128" s="7">
+        <v>821</v>
+      </c>
+      <c r="C128" s="10">
+        <v>3</v>
+      </c>
+      <c r="D128" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B129" s="7">
+        <v>174</v>
+      </c>
+      <c r="C129" s="10">
+        <v>18</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" s="7">
+        <v>166</v>
+      </c>
+      <c r="C130" s="10">
+        <v>20</v>
+      </c>
+      <c r="D130" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" s="7">
+        <v>12</v>
+      </c>
+      <c r="C131" s="10">
+        <v>48</v>
+      </c>
+      <c r="D131" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B132" s="7">
+        <v>88</v>
+      </c>
+      <c r="C132" s="10">
+        <v>27</v>
+      </c>
+      <c r="D132" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B133" s="7">
+        <v>28</v>
+      </c>
+      <c r="C133" s="10">
+        <v>43</v>
+      </c>
+      <c r="D133" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B134" s="7">
+        <v>50</v>
+      </c>
+      <c r="C134" s="10">
+        <v>33</v>
+      </c>
+      <c r="D134" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B135" s="7">
+        <v>108</v>
+      </c>
+      <c r="C135" s="10">
+        <v>24</v>
+      </c>
+      <c r="D135" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B136" s="7">
+        <v>33</v>
+      </c>
+      <c r="C136" s="10">
+        <v>39</v>
+      </c>
+      <c r="D136" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B137" s="7">
+        <v>202</v>
+      </c>
+      <c r="C137" s="10">
+        <v>13</v>
+      </c>
+      <c r="D137" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B138" s="7">
+        <v>36</v>
+      </c>
+      <c r="C138" s="10">
+        <v>37</v>
+      </c>
+      <c r="D138" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B139" s="7">
+        <v>1951</v>
+      </c>
+      <c r="C139" s="10">
+        <v>2</v>
+      </c>
+      <c r="D139" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B140" s="7">
+        <v>238</v>
+      </c>
+      <c r="C140" s="10">
+        <v>12</v>
+      </c>
+      <c r="D140" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B141" s="7">
+        <v>18</v>
+      </c>
+      <c r="C141" s="10">
+        <v>46</v>
+      </c>
+      <c r="D141" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B142" s="7">
+        <v>197</v>
+      </c>
+      <c r="C142" s="10">
+        <v>15</v>
+      </c>
+      <c r="D142" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B143" s="7">
+        <v>40</v>
+      </c>
+      <c r="C143" s="10">
+        <v>34</v>
+      </c>
+      <c r="D143" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B144" s="7">
+        <v>140</v>
+      </c>
+      <c r="C144" s="10">
+        <v>22</v>
+      </c>
+      <c r="D144" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B145" s="7">
+        <v>289</v>
+      </c>
+      <c r="C145" s="10">
+        <v>11</v>
+      </c>
+      <c r="D145" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B146" s="7">
+        <v>20</v>
+      </c>
+      <c r="C146" s="10">
+        <v>44</v>
+      </c>
+      <c r="D146" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B147" s="7">
+        <v>71</v>
+      </c>
+      <c r="C147" s="10">
+        <v>30</v>
+      </c>
+      <c r="D147" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B148" s="7">
+        <v>5</v>
+      </c>
+      <c r="C148" s="10">
+        <v>51</v>
+      </c>
+      <c r="D148" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B149" s="7">
+        <v>179</v>
+      </c>
+      <c r="C149" s="10">
+        <v>17</v>
+      </c>
+      <c r="D149" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B150" s="7">
+        <v>813</v>
+      </c>
+      <c r="C150" s="10">
+        <v>4</v>
+      </c>
+      <c r="D150" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B151" s="7">
+        <v>180</v>
+      </c>
+      <c r="C151" s="10">
+        <v>16</v>
+      </c>
+      <c r="D151" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B152" s="7">
+        <v>20</v>
+      </c>
+      <c r="C152" s="10">
+        <v>44</v>
+      </c>
+      <c r="D152" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B153" s="7">
+        <v>295</v>
+      </c>
+      <c r="C153" s="10">
         <v>10</v>
       </c>
-      <c r="B7" s="8">
-[...75 lines deleted...]
-      <c r="D12" s="2">
+      <c r="D153" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B154" s="7">
+        <v>412</v>
+      </c>
+      <c r="C154" s="10">
         <v>7</v>
       </c>
-    </row>
-[...141 lines deleted...]
-      <c r="A23" s="15" t="s">
+      <c r="D154" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B155" s="7">
+        <v>6</v>
+      </c>
+      <c r="C155" s="10">
+        <v>50</v>
+      </c>
+      <c r="D155" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B156" s="7">
+        <v>95</v>
+      </c>
+      <c r="C156" s="10">
         <v>26</v>
       </c>
-      <c r="B23" s="8">
-[...66 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="D156" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B157" s="7">
+        <v>56</v>
+      </c>
+      <c r="C157" s="10">
         <v>31</v>
       </c>
-      <c r="B28" s="8">
-[...360 lines deleted...]
-      <c r="A54" s="15" t="s">
+      <c r="D157" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B54" s="8">
-[...1453 lines deleted...]
-      <c r="C158" s="2" t="s">
+      <c r="B158" s="9">
+        <v>14607</v>
+      </c>
+      <c r="C158" s="16"/>
+      <c r="D158" s="10" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2600E088-2599-4DBC-90B2-4ADDD0199D16}">
-[...443 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M25" sqref="M25"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="23.83203125" customWidth="1"/>
+    <col min="1" max="1" width="29" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="15">
-[...11 lines deleted...]
-        <v>65</v>
+    <row r="1" spans="1:1">
+      <c r="A1" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1">
+      <c r="A2" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" s="6" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f40b3bed-991c-4f1f-9472-bc970bd8a5cf" xmlns:ns3="acafcbf6-48c5-4daf-971b-c5fe77e9609f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8dc3d7c411540a46c4009839e916b7b2" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EA4EAAB423C2AD4F9E716C964328C15F" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb6303a1c84475b397e355e2704d62d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f40b3bed-991c-4f1f-9472-bc970bd8a5cf" xmlns:ns3="acafcbf6-48c5-4daf-971b-c5fe77e9609f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5af848191570b8e68c2657ecdc73046" ns2:_="" ns3:_="">
     <xsd:import namespace="f40b3bed-991c-4f1f-9472-bc970bd8a5cf"/>
     <xsd:import namespace="acafcbf6-48c5-4daf-971b-c5fe77e9609f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:RequestID" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4040,60 +3419,81 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="acafcbf6-48c5-4daf-971b-c5fe77e9609f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f40b3bed-991c-4f1f-9472-bc970bd8a5cf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <RequestID xmlns="f40b3bed-991c-4f1f-9472-bc970bd8a5cf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544ED66-7C12-447F-9084-91CD0006CADC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AFEC00A-5A30-43BA-AE9C-BF0D74D37169}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9307B46-420A-4B2B-ADFC-6EBEC75CA474}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96AA5574-A9C8-4374-A3D1-FFE7A0743261}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4018C337-CC02-44A4-983B-77CAE6EDDD33}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E0FB8F-7FE7-4C1C-8BB9-AA58FFD87D8B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>PricewaterhouseCoopers</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Deborah Volpe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>