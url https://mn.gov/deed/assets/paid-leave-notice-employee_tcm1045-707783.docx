--- v0 (2025-10-02)
+++ v1 (2026-10-09)
@@ -1,82 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="568404F0" w14:textId="5C61F82D" w:rsidR="00E76CCE" w:rsidRPr="00E76CCE" w:rsidRDefault="00E76CCE" w:rsidP="00CF21BD">
+    <w:p w14:paraId="6300A761" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00E76CCE">
+      </w:pPr>
+      <w:r>
         <w:t>Sample notice to employees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B222216" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00B42067" w:rsidP="00CF21BD">
       <w:bookmarkStart w:id="0" w:name="_Hlk209614469"/>
       <w:r w:rsidRPr="00711EFC">
         <w:t>Th</w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00711EFC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>template is</w:t>
       </w:r>
       <w:r w:rsidRPr="00711EFC">
         <w:t xml:space="preserve"> provided by Minnesota Paid Leave for employer use. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00CF21BD">
         <w:t xml:space="preserve">Please note: </w:t>
       </w:r>
     </w:p>
@@ -123,68 +106,58 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43EAC821" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="003132CC" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003132CC">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This notice must be provided to employees in their primary language, in writing. Sample notices in languages other than English will be available on the Paid Leave website</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">This notice must be provided to employees in their primary language, in writing. Sample notices in languages other than English will be available on the Paid Leave website. </w:t>
       </w:r>
       <w:r w:rsidRPr="003132CC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A63C4B" w:rsidRPr="003132CC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="210C788D" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="007F2AF4" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t>For notice provided in electronic format, the employer must provide employee access to an employer-owned computer during an employee's regular working hours to review and print.</w:t>
       </w:r>
       <w:r w:rsidR="00A63C4B">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76797589" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
@@ -254,51 +227,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If any of your employees are designated as seasonal hospitality employees, you may have additional notification requirements. Visit the Paid Leave website to learn more.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042E2B07" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A355786" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF21BD">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How to use the sample notice </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6BA16B" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:r>
         <w:t xml:space="preserve">This document contains two versions of a sample notice to employees. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1C7BE3" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A version with the standard premium rate of 0.88% </w:t>
       </w:r>
       <w:r w:rsidR="00A63C4B">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC96A3D" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
@@ -313,146 +285,142 @@
       <w:r>
         <w:t xml:space="preserve">A version with the small employer premium rate of 0.66% </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFD7787" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:r>
         <w:t xml:space="preserve">You should choose the version applicable to your organization. Then, fill in the premium information to show how much of the premium you will cover, and how much will be deducted from the employee’s paycheck (at most 0.44%).  You should also fill in your employer information at the end of the form. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DF8049" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF21BD">
         <w:t>Modifying this sample notice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E494F4E" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:r>
         <w:t>Employers are responsible for any changes they make to these forms. Paid Leave is not responsible for modifications made to these forms and cannot guarantee that a form that has been modified from this original version will meet program requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D74348E" w14:textId="77777777" w:rsidR="00B42067" w:rsidRDefault="00B42067" w:rsidP="00B42067">
       <w:bookmarkStart w:id="1" w:name="_Hlk209614441"/>
     </w:p>
-    <w:p w14:paraId="1E1127E5" w14:textId="3C8D79F7" w:rsidR="00B42067" w:rsidRPr="00320AB5" w:rsidRDefault="00B42067" w:rsidP="00B42067">
+    <w:p w14:paraId="1E1127E5" w14:textId="020158C8" w:rsidR="00B42067" w:rsidRPr="00320AB5" w:rsidRDefault="00B42067" w:rsidP="566533B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk209614614"/>
-      <w:r w:rsidRPr="00320AB5">
+      <w:r w:rsidRPr="566533B4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: </w:t>
       </w:r>
-      <w:r w:rsidR="009D0B1B">
+      <w:r w:rsidR="207040BC" w:rsidRPr="566533B4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>October 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00320AB5">
+      <w:r w:rsidRPr="566533B4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="13343CDC" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="560F6E08" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FD05E5" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="0DD7E5A1" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="2E91173F" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="0F35A9DA" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="18C1BB22" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="5B34BDE6" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
-    <w:p w14:paraId="119CB6D9" w14:textId="22CFE581" w:rsidR="00CF21BD" w:rsidRPr="00E76CCE" w:rsidRDefault="00CF21BD" w:rsidP="00E76CCE">
+    <w:p w14:paraId="11660363" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF21BD">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Sample employee notice</w:t>
       </w:r>
-      <w:r w:rsidR="00E76CCE" w:rsidRPr="00E76CCE">
+    </w:p>
+    <w:p w14:paraId="119CB6D9" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...22 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>Standard premium rate (0.88%)</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF21BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>tandard premium rate (0.88%)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441F5A0E" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00140E02" w:rsidRDefault="00CF21BD" w:rsidP="00140E02">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140E02">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00140E02">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Minnesota Paid Leave</w:t>
       </w:r>
@@ -644,81 +612,79 @@
           <w:bCs/>
         </w:rPr>
         <w:t>No retaliation or interference:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5C59">
         <w:t xml:space="preserve"> Employers must not interfere with or retaliate against you if you apply for or use Paid Leave. Employers cannot take your Paid Leave payments</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4836D7E8" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="006D4810" w:rsidRDefault="005A17F4" w:rsidP="00CF21BD">
       <w:r w:rsidRPr="005A17F4">
         <w:lastRenderedPageBreak/>
         <w:t>For inquiries related to Paid Leave, please contact Minnesota Paid Leave at 651-556-7777 or visit our website. If you think your employer is violating employment protections, contact the Labor Standards Division at the Minnesota Department of Labor and Industry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B05B0E0" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Who pays for Paid Leave? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245F7A29" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="005130CD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
+    <w:p w14:paraId="245F7A29" w14:textId="6A4592D8" w:rsidR="00CF21BD" w:rsidRPr="005130CD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:r>
         <w:t xml:space="preserve">Paid Leave is funded by premiums paid by employees and employers. </w:t>
       </w:r>
-      <w:r w:rsidRPr="56D251DC">
+      <w:r w:rsidRPr="14ACE9AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The initial premium rate is 0.88% of wages</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> up to the cap set by Social Security’s Old-Age, Survivors, and Disability Insurance program (currently $176,000). Your employer </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="56D251DC">
+        <w:t xml:space="preserve"> up to the cap set by Social Security’s Old-Age, Survivors, and Disability Insurance program (currently $1</w:t>
+      </w:r>
+      <w:r w:rsidR="2B07B74C">
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,000). Your employer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14ACE9AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>may deduct up to 0.44% of your wages</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> to fund your portion of the premium.  </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> both Medical Leave (0.61%) and Family Leave (0.27%).</w:t>
+        <w:t xml:space="preserve"> to fund your portion of the premium.  This total premium covers both Medical Leave (0.61%) and Family Leave (0.27%).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDE493D" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:r w:rsidRPr="005130CD">
         <w:t>Employers are responsible for sending premium</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="005130CD">
         <w:t xml:space="preserve">to Paid Leave on behalf of all employees. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AC9AE7" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="005130CD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:r>
         <w:t xml:space="preserve">Your premium contributions are: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9330" w:type="dxa"/>
         <w:tblInd w:w="724" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
@@ -2127,91 +2093,112 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="717F006D" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00E012DB" w:rsidRDefault="00CF21BD" w:rsidP="008E1D55">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E012DB">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DD25A89" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="79E80AD7" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="55F4C879" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="2ABBB93A" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="7EBDB5CA" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
     <w:p w14:paraId="4EF410C6" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD"/>
-    <w:p w14:paraId="699F97A5" w14:textId="533C96B5" w:rsidR="00CF21BD" w:rsidRPr="00E76CCE" w:rsidRDefault="00CF21BD" w:rsidP="00E76CCE">
+    <w:p w14:paraId="043468A8" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF21BD">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Sample employee notice</w:t>
       </w:r>
-      <w:r w:rsidR="00E76CCE" w:rsidRPr="00E76CCE">
+    </w:p>
+    <w:p w14:paraId="699F97A5" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...15 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>Small employer premium rate (0.66%)</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Small employer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF21BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> premium rate (0.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF21BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>%)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A899200" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00736640" w:rsidRDefault="00CF21BD" w:rsidP="00736640">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736640">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00736640">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Minnesota Paid Leave</w:t>
       </w:r>
@@ -2388,98 +2375,96 @@
           <w:bCs/>
         </w:rPr>
         <w:t>No retaliation or interference:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5C59">
         <w:t xml:space="preserve"> Employers must not interfere with or retaliate against you if you apply for or use Paid Leave. Employers cannot take your Paid Leave payments</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B305CA5" w14:textId="77777777" w:rsidR="005A17F4" w:rsidRPr="006D4810" w:rsidRDefault="005A17F4" w:rsidP="005A17F4">
       <w:r w:rsidRPr="005A17F4">
         <w:lastRenderedPageBreak/>
         <w:t>For inquiries related to Paid Leave, please contact Minnesota Paid Leave at 651-556-7777 or visit our website. If you think your employer is violating employment protections, contact the Labor Standards Division at the Minnesota Department of Labor and Industry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095F22B3" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Who pays for Paid Leave? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C2F124" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="005130CD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
+    <w:p w14:paraId="21C2F124" w14:textId="254812D1" w:rsidR="00CF21BD" w:rsidRPr="005130CD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:r>
         <w:t xml:space="preserve">Paid Leave is funded by premiums paid by employees and employers. </w:t>
       </w:r>
-      <w:r w:rsidR="00A63C4B" w:rsidRPr="00A63C4B">
+      <w:r w:rsidR="00A63C4B" w:rsidRPr="14ACE9AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The initial premium rate for small employers is 0.66% of wages</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> up to the cap set by Social Security’s Old-Age, Survivors, and Disability Insurance program (currently $176,000). Your employer </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="56D251DC">
+        <w:t xml:space="preserve"> up to the cap set by Social Security’s Old-Age, Survivors, and Disability Insurance program (currently $1</w:t>
+      </w:r>
+      <w:r w:rsidR="4EE0BC25">
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,000). Your employer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14ACE9AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>may deduct up to 0.44% of your wages</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to fund your portion of the premium. </w:t>
       </w:r>
-      <w:r w:rsidR="00A63C4B" w:rsidRPr="00A63C4B">
+      <w:r w:rsidR="00A63C4B">
         <w:t>This is the same amount as employees working for large employers.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00A63C4B" w:rsidRPr="00A63C4B">
+        <w:t xml:space="preserve"> This total premium covers both Medical Leave (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63C4B">
         <w:t>0.</w:t>
       </w:r>
       <w:r w:rsidR="00A44A41">
         <w:t>46</w:t>
       </w:r>
       <w:r>
         <w:t>%) and Family Leave (</w:t>
       </w:r>
-      <w:r w:rsidR="00A63C4B" w:rsidRPr="00A63C4B">
+      <w:r w:rsidR="00A63C4B">
         <w:t>0.</w:t>
       </w:r>
       <w:r w:rsidR="00A44A41">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>%).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA9A9D3" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:r w:rsidRPr="005130CD">
         <w:t>Employers are responsible for sending premium</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="005130CD">
         <w:t xml:space="preserve">to Paid Leave on behalf of all employees. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE4E2E2" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="005130CD" w:rsidRDefault="00CF21BD" w:rsidP="00CF21BD">
       <w:r>
         <w:t xml:space="preserve">Your premium contributions are: </w:t>
       </w:r>
     </w:p>
@@ -3903,142 +3888,120 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F633A31" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00E012DB" w:rsidRDefault="00CF21BD" w:rsidP="008E1D55">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E012DB">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C596950" w14:textId="4C35565F" w:rsidR="00CF21BD" w:rsidRPr="00E76CCE" w:rsidRDefault="00E76CCE" w:rsidP="00E76CCE">
-[...30 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="3C596950" w14:textId="77777777" w:rsidR="00CF21BD" w:rsidRPr="00F957F5" w:rsidRDefault="00CF21BD" w:rsidP="00F957F5"/>
+    <w:sectPr w:rsidR="00CF21BD" w:rsidRPr="00F957F5" w:rsidSect="00AB5332">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2340" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19A13F08" w14:textId="77777777" w:rsidR="00A067C9" w:rsidRDefault="00A067C9" w:rsidP="00D77387">
+    <w:p w14:paraId="539F894B" w14:textId="77777777" w:rsidR="00F93D55" w:rsidRDefault="00F93D55" w:rsidP="00D77387">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ADF8C7C" w14:textId="77777777" w:rsidR="00A067C9" w:rsidRDefault="00A067C9" w:rsidP="00D77387">
+    <w:p w14:paraId="2D546D28" w14:textId="77777777" w:rsidR="00F93D55" w:rsidRDefault="00F93D55" w:rsidP="00D77387">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="5D95DF81" w14:textId="77777777" w:rsidR="00053BCD" w:rsidRDefault="00053BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -4137,135 +4100,107 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="44546A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>p</w:t>
     </w:r>
     <w:r w:rsidR="00401CAE">
       <w:rPr>
         <w:color w:val="44546A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>aidleave.mn.gov</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D2933E0" w14:textId="77777777" w:rsidR="00A067C9" w:rsidRDefault="00A067C9" w:rsidP="00D77387">
+    <w:p w14:paraId="601A3443" w14:textId="77777777" w:rsidR="00F93D55" w:rsidRDefault="00F93D55" w:rsidP="00D77387">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BD6D985" w14:textId="77777777" w:rsidR="00A067C9" w:rsidRDefault="00A067C9" w:rsidP="00D77387">
+    <w:p w14:paraId="741EBCC1" w14:textId="77777777" w:rsidR="00F93D55" w:rsidRDefault="00F93D55" w:rsidP="00D77387">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="097382D8" w14:textId="77777777" w:rsidR="00053BCD" w:rsidRDefault="00053BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01AE1651" w14:textId="0B5EA7FA" w:rsidR="00AB5332" w:rsidRDefault="00E76CCE">
+  <w:p w14:paraId="01AE1651" w14:textId="77777777" w:rsidR="00AB5332" w:rsidRDefault="00FD396F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...57 lines deleted...]
-      </w:drawing>
+      <w:pict w14:anchorId="6A3C21DA">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="Picture 2" o:spid="_x0000_s1025" type="#_x0000_t75" alt="Minnesota Paid Leave logo" style="position:absolute;margin-left:-35pt;margin-top:-20.6pt;width:624.95pt;height:96pt;z-index:-251658240;visibility:visible">
+          <v:imagedata r:id="rId1" o:title="Minnesota Paid Leave logo"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E2E9A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69AEBD7A"/>
     <w:lvl w:ilvl="0" w:tplc="631CC97C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3932A060">
       <w:start w:val="1"/>
@@ -5177,225 +5112,249 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1078401199">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="462038504">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2084721050">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1351490436">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1486705171">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2072993619">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF21BD"/>
     <w:rsid w:val="00016EC6"/>
     <w:rsid w:val="00032EB2"/>
+    <w:rsid w:val="00053BCD"/>
     <w:rsid w:val="0008475B"/>
     <w:rsid w:val="000A0B25"/>
     <w:rsid w:val="000C1D78"/>
     <w:rsid w:val="000C4E9C"/>
     <w:rsid w:val="000D1716"/>
     <w:rsid w:val="000F6F96"/>
     <w:rsid w:val="001014FF"/>
     <w:rsid w:val="00140E02"/>
     <w:rsid w:val="001A68A5"/>
     <w:rsid w:val="001B46DB"/>
     <w:rsid w:val="001E08AD"/>
     <w:rsid w:val="001E1277"/>
     <w:rsid w:val="001E584A"/>
     <w:rsid w:val="00261B36"/>
     <w:rsid w:val="002A750C"/>
     <w:rsid w:val="002B447D"/>
     <w:rsid w:val="002C0B1A"/>
     <w:rsid w:val="002C1910"/>
     <w:rsid w:val="002D36EA"/>
     <w:rsid w:val="003132CC"/>
     <w:rsid w:val="00327829"/>
     <w:rsid w:val="003B3244"/>
     <w:rsid w:val="003B72A9"/>
     <w:rsid w:val="00401CAE"/>
     <w:rsid w:val="00406AB1"/>
     <w:rsid w:val="00417CAA"/>
     <w:rsid w:val="00491043"/>
     <w:rsid w:val="004A1BBE"/>
     <w:rsid w:val="004D220A"/>
     <w:rsid w:val="004E50E1"/>
     <w:rsid w:val="005834F6"/>
     <w:rsid w:val="00591E96"/>
-    <w:rsid w:val="00596305"/>
     <w:rsid w:val="005A17F4"/>
     <w:rsid w:val="005A33EE"/>
     <w:rsid w:val="005B1F42"/>
     <w:rsid w:val="005D76AE"/>
     <w:rsid w:val="00602739"/>
     <w:rsid w:val="00605827"/>
     <w:rsid w:val="00625E22"/>
     <w:rsid w:val="00626CAF"/>
     <w:rsid w:val="00660C82"/>
     <w:rsid w:val="0068186B"/>
     <w:rsid w:val="0069235D"/>
     <w:rsid w:val="00695A6F"/>
     <w:rsid w:val="006C0CD9"/>
     <w:rsid w:val="0070650C"/>
     <w:rsid w:val="00716698"/>
     <w:rsid w:val="00736640"/>
     <w:rsid w:val="007459E9"/>
     <w:rsid w:val="00775921"/>
     <w:rsid w:val="00790C44"/>
     <w:rsid w:val="007B39E1"/>
     <w:rsid w:val="007D53F7"/>
     <w:rsid w:val="00802279"/>
     <w:rsid w:val="008A5A23"/>
     <w:rsid w:val="008C662B"/>
     <w:rsid w:val="008E1D55"/>
     <w:rsid w:val="008F167C"/>
     <w:rsid w:val="00922D42"/>
     <w:rsid w:val="00924416"/>
+    <w:rsid w:val="00977BAF"/>
     <w:rsid w:val="00980E53"/>
     <w:rsid w:val="009A0D0F"/>
     <w:rsid w:val="009C619E"/>
     <w:rsid w:val="009D060B"/>
-    <w:rsid w:val="009D0B1B"/>
-    <w:rsid w:val="00A067C9"/>
     <w:rsid w:val="00A21FE4"/>
     <w:rsid w:val="00A317F7"/>
     <w:rsid w:val="00A44A41"/>
     <w:rsid w:val="00A63C4B"/>
     <w:rsid w:val="00A81B3D"/>
+    <w:rsid w:val="00AB4936"/>
     <w:rsid w:val="00AB5332"/>
     <w:rsid w:val="00AB60B8"/>
     <w:rsid w:val="00AC22A3"/>
+    <w:rsid w:val="00AC503A"/>
     <w:rsid w:val="00AE652B"/>
     <w:rsid w:val="00AE6575"/>
     <w:rsid w:val="00B24C38"/>
     <w:rsid w:val="00B340AA"/>
     <w:rsid w:val="00B42067"/>
     <w:rsid w:val="00B958C7"/>
     <w:rsid w:val="00C36DDA"/>
+    <w:rsid w:val="00C52F0B"/>
     <w:rsid w:val="00C62049"/>
     <w:rsid w:val="00C76AFE"/>
     <w:rsid w:val="00C833AB"/>
     <w:rsid w:val="00C97E23"/>
     <w:rsid w:val="00CD5446"/>
     <w:rsid w:val="00CF21BD"/>
     <w:rsid w:val="00D77387"/>
     <w:rsid w:val="00D83905"/>
     <w:rsid w:val="00DA146E"/>
     <w:rsid w:val="00DA2DCD"/>
     <w:rsid w:val="00DD7E5B"/>
     <w:rsid w:val="00DE0D84"/>
     <w:rsid w:val="00DE6311"/>
     <w:rsid w:val="00E012DB"/>
     <w:rsid w:val="00E60F1C"/>
     <w:rsid w:val="00E610B2"/>
     <w:rsid w:val="00E67916"/>
-    <w:rsid w:val="00E76CCE"/>
     <w:rsid w:val="00E91BA6"/>
     <w:rsid w:val="00EA60CF"/>
     <w:rsid w:val="00EC5B5C"/>
     <w:rsid w:val="00ED78AD"/>
     <w:rsid w:val="00EF2984"/>
+    <w:rsid w:val="00EF657C"/>
     <w:rsid w:val="00F26EA5"/>
     <w:rsid w:val="00F27B11"/>
     <w:rsid w:val="00F5156F"/>
     <w:rsid w:val="00F6546A"/>
     <w:rsid w:val="00F7780C"/>
     <w:rsid w:val="00F8016F"/>
     <w:rsid w:val="00F93D55"/>
     <w:rsid w:val="00F957F5"/>
     <w:rsid w:val="00FC2994"/>
+    <w:rsid w:val="00FD396F"/>
     <w:rsid w:val="00FE2AEB"/>
     <w:rsid w:val="00FE6CDE"/>
     <w:rsid w:val="00FF41B2"/>
+    <w:rsid w:val="14ACE9AC"/>
+    <w:rsid w:val="207040BC"/>
+    <w:rsid w:val="2B07B74C"/>
+    <w:rsid w:val="4EE0BC25"/>
+    <w:rsid w:val="566533B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7005F01B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4F88BD4F-6B09-4D20-974C-19A2366175EA}"/>
+  <w15:docId w15:val="{71EA509C-97BC-4A79-A0E8-89AA8CB07ADC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6237,51 +6196,51 @@
       <w:bCs/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0068186B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paidleave.mn.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paidleave@state.mn.us" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paidleave@state.mn.us" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paidleave@state.mn.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paidleave@state.mn.us" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\EU01150858\OneDrive%20-%20State%20of%20Minnesota%20-%20MN365\DEED_Paid%20Leave%20OneDrive\Communications\00_Paid%20Leave%20Templates\Paid%20Leave-letterhead%20acc.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -6580,56 +6539,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f40b3bed-991c-4f1f-9472-bc970bd8a5cf" xmlns:ns3="acafcbf6-48c5-4daf-971b-c5fe77e9609f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a96144090728f46d2334361efb64fe1a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EA4EAAB423C2AD4F9E716C964328C15F" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7becb17e7a714fd4d009f33ecddd160d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f40b3bed-991c-4f1f-9472-bc970bd8a5cf" xmlns:ns3="acafcbf6-48c5-4daf-971b-c5fe77e9609f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94e5acd17e8a3b77773d852d78f27b07" ns2:_="" ns3:_="">
     <xsd:import namespace="f40b3bed-991c-4f1f-9472-bc970bd8a5cf"/>
     <xsd:import namespace="acafcbf6-48c5-4daf-971b-c5fe77e9609f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:RequestID" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -6826,173 +6781,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="acafcbf6-48c5-4daf-971b-c5fe77e9609f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f40b3bed-991c-4f1f-9472-bc970bd8a5cf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <RequestID xmlns="f40b3bed-991c-4f1f-9472-bc970bd8a5cf" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93CAEB06-BC42-49F1-89A4-C45F8A196B09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f40b3bed-991c-4f1f-9472-bc970bd8a5cf"/>
+    <ds:schemaRef ds:uri="acafcbf6-48c5-4daf-971b-c5fe77e9609f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3278D90A-11FD-40F4-9F67-247DC6BD1AE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f40b3bed-991c-4f1f-9472-bc970bd8a5cf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="acafcbf6-48c5-4daf-971b-c5fe77e9609f"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB2DE020-AFD0-4DDA-BD75-30415D6D338C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3F026E2-9548-44A2-B4AC-C894004D6D29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{eb14b046-24c4-4519-8f26-b89c2159828c}" enabled="0" method="" siteId="{eb14b046-24c4-4519-8f26-b89c2159828c}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Paid Leave-letterhead acc</Template>
+  <Template>Paid%20Leave-letterhead%20acc</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1714</Words>
-  <Characters>9773</Characters>
+  <Words>1689</Words>
+  <Characters>9631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>DEED</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11465</CharactersWithSpaces>
+  <CharactersWithSpaces>11298</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sample employee notice</dc:title>
   <dc:subject/>
   <dc:creator>Sam Fettig</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EA4EAAB423C2AD4F9E716C964328C15F</vt:lpwstr>
   </property>