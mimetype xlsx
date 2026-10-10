--- v0 (2026-01-27)
+++ v1 (2026-10-10)
@@ -1,129 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kbarness\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Financial Institutions\BK\Applications\Administration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D2EAD9A-5E72-47B1-B424-8EFFDF37B4DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{990AAB4F-F5B5-4FCB-A037-F0CCC538AA32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9F88B190-2013-44C3-8426-04960368BB8B}"/>
   </bookViews>
   <sheets>
-    <sheet name="Charters " sheetId="7" r:id="rId1"/>
+    <sheet name="Website - Charters " sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Charters '!$A$1:$G$184</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Website - Charters '!$A$1:$G$182</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="922" uniqueCount="597">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="912" uniqueCount="590">
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>ZIP</t>
   </si>
   <si>
     <t>Faribault</t>
   </si>
   <si>
     <t>Rice</t>
   </si>
   <si>
     <t>Minnesota</t>
   </si>
   <si>
     <t>21st Century Bank</t>
   </si>
   <si>
     <t>699 North Medina Street</t>
   </si>
   <si>
     <t>Loretto</t>
   </si>
   <si>
     <t>Hennepin</t>
   </si>
   <si>
-    <t>Adrian State Bank</t>
-[...10 lines deleted...]
-  <si>
     <t>Alliance Bank</t>
   </si>
   <si>
     <t>105 East Lyon Avenue, PO Box 455</t>
   </si>
   <si>
     <t>Lake City</t>
   </si>
   <si>
     <t>Wabasha</t>
   </si>
   <si>
     <t>American State Bank of Grygla</t>
   </si>
   <si>
     <t>102 S Main Avenue</t>
   </si>
   <si>
     <t>Grygla</t>
   </si>
   <si>
     <t>Marshall</t>
   </si>
   <si>
     <t>Americana Community Bank</t>
@@ -783,59 +771,50 @@
     <t>Foresight Bank</t>
   </si>
   <si>
     <t>138 West Broadway</t>
   </si>
   <si>
     <t>Plainview</t>
   </si>
   <si>
     <t>Frandsen Bank &amp; Trust</t>
   </si>
   <si>
     <t>116 West Central Street</t>
   </si>
   <si>
     <t>Lonsdale</t>
   </si>
   <si>
     <t>Freeport State Bank</t>
   </si>
   <si>
     <t>111 Main Street East, PO Box 187</t>
   </si>
   <si>
     <t>Freeport</t>
-  </si>
-[...7 lines deleted...]
-    <t>Frost</t>
   </si>
   <si>
     <t>Gateway Bank</t>
   </si>
   <si>
     <t>745 Market Street</t>
   </si>
   <si>
     <t>Mendota Heights</t>
   </si>
   <si>
     <t>Glenwood State Bank (Incorporated)</t>
   </si>
   <si>
     <t>5 East Minnesota Avenue, PO Box 197</t>
   </si>
   <si>
     <t>Global Innovations Bank</t>
   </si>
   <si>
     <t>101 N Main Street, PO Box 240</t>
   </si>
   <si>
     <t>Kiester</t>
   </si>
@@ -2222,4323 +2201,4277 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DC4BA9F-A0E8-4568-932F-FCC1A32AA51E}">
-  <dimension ref="A1:G184"/>
+  <dimension ref="A1:G182"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H22" sqref="H22"/>
+      <pane ySplit="1" topLeftCell="A119" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="M132" sqref="M132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.140625" customWidth="1"/>
     <col min="3" max="3" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="3" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>5</v>
       </c>
       <c r="G2">
         <v>55041</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>72</v>
       </c>
       <c r="B3" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="C3" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="D3" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E3" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="F3" t="s">
         <v>5</v>
       </c>
       <c r="G3">
         <v>55901</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>114</v>
       </c>
       <c r="B4" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C4" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D4" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="E4" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="F4" t="s">
         <v>5</v>
       </c>
       <c r="G4">
         <v>56093</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>541</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>310</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="F5" t="s">
         <v>5</v>
       </c>
       <c r="G5">
-        <v>56110</v>
+        <v>56273</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="B6" t="s">
-        <v>548</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>549</v>
+        <v>573</v>
       </c>
       <c r="D6" t="s">
-        <v>317</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>5</v>
       </c>
       <c r="G6">
-        <v>56273</v>
+        <v>56085</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
-        <v>140</v>
+        <v>169</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>580</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="F7" t="s">
         <v>5</v>
       </c>
       <c r="G7">
-        <v>56085</v>
+        <v>55350</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
-        <v>169</v>
+        <v>196</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>209</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>210</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>211</v>
       </c>
       <c r="E8" t="s">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="F8" t="s">
         <v>5</v>
       </c>
       <c r="G8">
-        <v>55350</v>
+        <v>55951</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B9" t="s">
-        <v>213</v>
+        <v>299</v>
       </c>
       <c r="C9" t="s">
-        <v>214</v>
+        <v>300</v>
       </c>
       <c r="D9" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="E9" t="s">
-        <v>180</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>5</v>
       </c>
       <c r="G9">
-        <v>55951</v>
+        <v>55302</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
-        <v>201</v>
+        <v>227</v>
       </c>
       <c r="B10" t="s">
-        <v>306</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>307</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>308</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>5</v>
       </c>
       <c r="G10">
-        <v>55302</v>
+        <v>55307</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
-        <v>227</v>
+        <v>261</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>289</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>290</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>291</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>235</v>
       </c>
       <c r="F11" t="s">
         <v>5</v>
       </c>
       <c r="G11">
-        <v>55307</v>
+        <v>56048</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
-        <v>261</v>
+        <v>299</v>
       </c>
       <c r="B12" t="s">
-        <v>296</v>
+        <v>491</v>
       </c>
       <c r="C12" t="s">
-        <v>297</v>
+        <v>492</v>
       </c>
       <c r="D12" t="s">
-        <v>298</v>
+        <v>493</v>
       </c>
       <c r="E12" t="s">
-        <v>239</v>
+        <v>494</v>
       </c>
       <c r="F12" t="s">
         <v>5</v>
       </c>
       <c r="G12">
-        <v>56048</v>
+        <v>56145</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
-        <v>299</v>
+        <v>333</v>
       </c>
       <c r="B13" t="s">
-        <v>498</v>
+        <v>270</v>
       </c>
       <c r="C13" t="s">
-        <v>499</v>
+        <v>271</v>
       </c>
       <c r="D13" t="s">
-        <v>500</v>
+        <v>272</v>
       </c>
       <c r="E13" t="s">
-        <v>501</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>5</v>
       </c>
       <c r="G13">
-        <v>56145</v>
+        <v>55353</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="B14" t="s">
-        <v>277</v>
+        <v>526</v>
       </c>
       <c r="C14" t="s">
-        <v>278</v>
+        <v>527</v>
       </c>
       <c r="D14" t="s">
-        <v>279</v>
+        <v>155</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>156</v>
       </c>
       <c r="F14" t="s">
         <v>5</v>
       </c>
       <c r="G14">
-        <v>55353</v>
+        <v>56176</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="B15" t="s">
-        <v>533</v>
+        <v>480</v>
       </c>
       <c r="C15" t="s">
-        <v>534</v>
+        <v>481</v>
       </c>
       <c r="D15" t="s">
-        <v>159</v>
+        <v>482</v>
       </c>
       <c r="E15" t="s">
-        <v>160</v>
+        <v>107</v>
       </c>
       <c r="F15" t="s">
         <v>5</v>
       </c>
       <c r="G15">
-        <v>56176</v>
+        <v>56122</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="B16" t="s">
-        <v>487</v>
+        <v>507</v>
       </c>
       <c r="C16" t="s">
-        <v>488</v>
+        <v>508</v>
       </c>
       <c r="D16" t="s">
-        <v>489</v>
+        <v>164</v>
       </c>
       <c r="E16" t="s">
-        <v>111</v>
+        <v>165</v>
       </c>
       <c r="F16" t="s">
         <v>5</v>
       </c>
       <c r="G16">
-        <v>56122</v>
+        <v>55330</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="B17" t="s">
-        <v>514</v>
+        <v>550</v>
       </c>
       <c r="C17" t="s">
-        <v>515</v>
+        <v>551</v>
       </c>
       <c r="D17" t="s">
-        <v>168</v>
+        <v>552</v>
       </c>
       <c r="E17" t="s">
-        <v>169</v>
+        <v>553</v>
       </c>
       <c r="F17" t="s">
         <v>5</v>
       </c>
       <c r="G17">
-        <v>55330</v>
+        <v>56553</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
-        <v>376</v>
+        <v>402</v>
       </c>
       <c r="B18" t="s">
-        <v>557</v>
+        <v>219</v>
       </c>
       <c r="C18" t="s">
-        <v>558</v>
+        <v>220</v>
       </c>
       <c r="D18" t="s">
-        <v>559</v>
+        <v>221</v>
       </c>
       <c r="E18" t="s">
-        <v>560</v>
+        <v>100</v>
       </c>
       <c r="F18" t="s">
         <v>5</v>
       </c>
       <c r="G18">
-        <v>56553</v>
+        <v>56057</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B19" t="s">
-        <v>223</v>
+        <v>183</v>
       </c>
       <c r="C19" t="s">
-        <v>224</v>
+        <v>184</v>
       </c>
       <c r="D19" t="s">
-        <v>225</v>
+        <v>185</v>
       </c>
       <c r="E19" t="s">
-        <v>104</v>
+        <v>186</v>
       </c>
       <c r="F19" t="s">
         <v>5</v>
       </c>
       <c r="G19">
-        <v>56057</v>
+        <v>56169</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="B20" t="s">
-        <v>187</v>
+        <v>546</v>
       </c>
       <c r="C20" t="s">
-        <v>188</v>
+        <v>547</v>
       </c>
       <c r="D20" t="s">
-        <v>189</v>
+        <v>548</v>
       </c>
       <c r="E20" t="s">
-        <v>190</v>
+        <v>549</v>
       </c>
       <c r="F20" t="s">
         <v>5</v>
       </c>
       <c r="G20">
-        <v>56169</v>
+        <v>56549</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
-        <v>411</v>
+        <v>422</v>
       </c>
       <c r="B21" t="s">
-        <v>553</v>
+        <v>229</v>
       </c>
       <c r="C21" t="s">
-        <v>554</v>
+        <v>230</v>
       </c>
       <c r="D21" t="s">
-        <v>555</v>
+        <v>231</v>
       </c>
       <c r="E21" t="s">
-        <v>556</v>
+        <v>231</v>
       </c>
       <c r="F21" t="s">
         <v>5</v>
       </c>
       <c r="G21">
-        <v>56549</v>
+        <v>56164</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="B22" t="s">
-        <v>233</v>
+        <v>412</v>
       </c>
       <c r="C22" t="s">
-        <v>234</v>
+        <v>413</v>
       </c>
       <c r="D22" t="s">
-        <v>235</v>
+        <v>414</v>
       </c>
       <c r="E22" t="s">
-        <v>235</v>
+        <v>414</v>
       </c>
       <c r="F22" t="s">
         <v>5</v>
       </c>
       <c r="G22">
-        <v>56164</v>
+        <v>56074</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
-        <v>429</v>
+        <v>478</v>
       </c>
       <c r="B23" t="s">
-        <v>419</v>
+        <v>201</v>
       </c>
       <c r="C23" t="s">
-        <v>420</v>
+        <v>202</v>
       </c>
       <c r="D23" t="s">
-        <v>421</v>
+        <v>203</v>
       </c>
       <c r="E23" t="s">
-        <v>421</v>
+        <v>204</v>
       </c>
       <c r="F23" t="s">
         <v>5</v>
       </c>
       <c r="G23">
-        <v>56074</v>
+        <v>55939</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="B24" t="s">
-        <v>205</v>
+        <v>363</v>
       </c>
       <c r="C24" t="s">
-        <v>206</v>
+        <v>364</v>
       </c>
       <c r="D24" t="s">
-        <v>207</v>
+        <v>365</v>
       </c>
       <c r="E24" t="s">
-        <v>208</v>
+        <v>366</v>
       </c>
       <c r="F24" t="s">
         <v>5</v>
       </c>
       <c r="G24">
-        <v>55939</v>
+        <v>56160</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>514</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>528</v>
       </c>
       <c r="C25" t="s">
-        <v>371</v>
+        <v>529</v>
       </c>
       <c r="D25" t="s">
-        <v>372</v>
+        <v>530</v>
       </c>
       <c r="E25" t="s">
-        <v>373</v>
+        <v>531</v>
       </c>
       <c r="F25" t="s">
         <v>5</v>
       </c>
       <c r="G25">
-        <v>56160</v>
+        <v>56592</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>523</v>
+      </c>
+      <c r="B26" t="s">
+        <v>465</v>
       </c>
       <c r="C26" t="s">
-        <v>536</v>
+        <v>466</v>
       </c>
       <c r="D26" t="s">
-        <v>537</v>
+        <v>467</v>
       </c>
       <c r="E26" t="s">
-        <v>538</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>5</v>
       </c>
       <c r="G26">
-        <v>56592</v>
+        <v>56374</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="B27" t="s">
-        <v>472</v>
+        <v>191</v>
       </c>
       <c r="C27" t="s">
-        <v>473</v>
+        <v>192</v>
       </c>
       <c r="D27" t="s">
-        <v>474</v>
+        <v>193</v>
       </c>
       <c r="E27" t="s">
-        <v>43</v>
+        <v>194</v>
       </c>
       <c r="F27" t="s">
         <v>5</v>
       </c>
       <c r="G27">
-        <v>56374</v>
+        <v>55920</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
-        <v>534</v>
+        <v>560</v>
       </c>
       <c r="B28" t="s">
-        <v>195</v>
+        <v>70</v>
       </c>
       <c r="C28" t="s">
-        <v>196</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="E28" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="F28" t="s">
         <v>5</v>
       </c>
       <c r="G28">
-        <v>55920</v>
+        <v>56751</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B29" t="s">
-        <v>74</v>
+        <v>501</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>502</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>503</v>
       </c>
       <c r="E29" t="s">
-        <v>76</v>
+        <v>186</v>
       </c>
       <c r="F29" t="s">
         <v>5</v>
       </c>
       <c r="G29">
-        <v>56751</v>
+        <v>56291</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="B30" t="s">
-        <v>508</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>509</v>
+        <v>30</v>
       </c>
       <c r="D30" t="s">
-        <v>510</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
-        <v>190</v>
+        <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>5</v>
       </c>
       <c r="G30">
-        <v>56291</v>
+        <v>55359</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B31" t="s">
-        <v>33</v>
+        <v>336</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>337</v>
       </c>
       <c r="D31" t="s">
-        <v>35</v>
+        <v>338</v>
       </c>
       <c r="E31" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F31" t="s">
         <v>5</v>
       </c>
       <c r="G31">
-        <v>55359</v>
+        <v>55054</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B32" t="s">
-        <v>343</v>
+        <v>427</v>
       </c>
       <c r="C32" t="s">
-        <v>344</v>
+        <v>428</v>
       </c>
       <c r="D32" t="s">
-        <v>345</v>
+        <v>429</v>
       </c>
       <c r="E32" t="s">
-        <v>346</v>
+        <v>204</v>
       </c>
       <c r="F32" t="s">
         <v>5</v>
       </c>
       <c r="G32">
-        <v>55054</v>
+        <v>55923</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
-        <v>574</v>
+        <v>634</v>
       </c>
       <c r="B33" t="s">
-        <v>434</v>
+        <v>578</v>
       </c>
       <c r="C33" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="D33" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="E33" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="F33" t="s">
         <v>5</v>
       </c>
       <c r="G33">
-        <v>55923</v>
+        <v>55971</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="B34" t="s">
-        <v>585</v>
+        <v>437</v>
       </c>
       <c r="C34" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D34" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E34" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>5</v>
       </c>
       <c r="G34">
-        <v>55971</v>
+        <v>56007</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="B35" t="s">
-        <v>444</v>
+        <v>73</v>
       </c>
       <c r="C35" t="s">
-        <v>445</v>
+        <v>74</v>
       </c>
       <c r="D35" t="s">
-        <v>446</v>
+        <v>75</v>
       </c>
       <c r="E35" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="F35" t="s">
         <v>5</v>
       </c>
       <c r="G35">
-        <v>56007</v>
+        <v>55390</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="B36" t="s">
-        <v>77</v>
+        <v>248</v>
       </c>
       <c r="C36" t="s">
-        <v>78</v>
+        <v>249</v>
       </c>
       <c r="D36" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="E36" t="s">
-        <v>47</v>
+        <v>116</v>
       </c>
       <c r="F36" t="s">
         <v>5</v>
       </c>
       <c r="G36">
-        <v>55390</v>
+        <v>56334</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="B37" t="s">
-        <v>255</v>
+        <v>222</v>
       </c>
       <c r="C37" t="s">
-        <v>256</v>
+        <v>223</v>
       </c>
       <c r="D37" t="s">
-        <v>119</v>
+        <v>224</v>
       </c>
       <c r="E37" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="F37" t="s">
         <v>5</v>
       </c>
       <c r="G37">
-        <v>56334</v>
+        <v>56382</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="B38" t="s">
-        <v>226</v>
+        <v>470</v>
       </c>
       <c r="C38" t="s">
-        <v>227</v>
+        <v>471</v>
       </c>
       <c r="D38" t="s">
-        <v>228</v>
+        <v>472</v>
       </c>
       <c r="E38" t="s">
-        <v>146</v>
+        <v>82</v>
       </c>
       <c r="F38" t="s">
         <v>5</v>
       </c>
       <c r="G38">
-        <v>56382</v>
+        <v>56080</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
-        <v>682</v>
+        <v>703</v>
       </c>
       <c r="B39" t="s">
-        <v>477</v>
+        <v>117</v>
       </c>
       <c r="C39" t="s">
-        <v>478</v>
+        <v>118</v>
       </c>
       <c r="D39" t="s">
-        <v>479</v>
+        <v>119</v>
       </c>
       <c r="E39" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="F39" t="s">
         <v>5</v>
       </c>
       <c r="G39">
-        <v>56080</v>
+        <v>56028</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B40" t="s">
-        <v>121</v>
+        <v>283</v>
       </c>
       <c r="C40" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="D40" t="s">
-        <v>123</v>
+        <v>285</v>
       </c>
       <c r="E40" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="F40" t="s">
         <v>5</v>
       </c>
       <c r="G40">
-        <v>56028</v>
+        <v>56323</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="B41" t="s">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="C41" t="s">
-        <v>291</v>
+        <v>267</v>
       </c>
       <c r="D41" t="s">
-        <v>292</v>
+        <v>268</v>
       </c>
       <c r="E41" t="s">
-        <v>120</v>
+        <v>269</v>
       </c>
       <c r="F41" t="s">
         <v>5</v>
       </c>
       <c r="G41">
-        <v>56323</v>
+        <v>56243</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="B42" t="s">
-        <v>273</v>
+        <v>317</v>
       </c>
       <c r="C42" t="s">
-        <v>274</v>
+        <v>318</v>
       </c>
       <c r="D42" t="s">
-        <v>275</v>
+        <v>319</v>
       </c>
       <c r="E42" t="s">
-        <v>276</v>
+        <v>116</v>
       </c>
       <c r="F42" t="s">
         <v>5</v>
       </c>
       <c r="G42">
-        <v>56243</v>
+        <v>56349</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B43" t="s">
-        <v>324</v>
+        <v>113</v>
       </c>
       <c r="C43" t="s">
-        <v>325</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>326</v>
+        <v>115</v>
       </c>
       <c r="E43" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="F43" t="s">
         <v>5</v>
       </c>
       <c r="G43">
-        <v>56349</v>
+        <v>56334</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="B44" t="s">
-        <v>117</v>
+        <v>216</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>217</v>
       </c>
       <c r="D44" t="s">
-        <v>119</v>
+        <v>218</v>
       </c>
       <c r="E44" t="s">
-        <v>120</v>
+        <v>204</v>
       </c>
       <c r="F44" t="s">
         <v>5</v>
       </c>
       <c r="G44">
-        <v>56334</v>
+        <v>55935</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="B45" t="s">
-        <v>220</v>
+        <v>173</v>
       </c>
       <c r="C45" t="s">
-        <v>221</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
-        <v>222</v>
+        <v>175</v>
       </c>
       <c r="E45" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
       <c r="F45" t="s">
         <v>5</v>
       </c>
       <c r="G45">
-        <v>55935</v>
+        <v>55918</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="B46" t="s">
-        <v>177</v>
+        <v>44</v>
       </c>
       <c r="C46" t="s">
-        <v>178</v>
+        <v>45</v>
       </c>
       <c r="D46" t="s">
-        <v>179</v>
+        <v>46</v>
       </c>
       <c r="E46" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="F46" t="s">
         <v>5</v>
       </c>
       <c r="G46">
-        <v>55918</v>
+        <v>56316</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
-        <v>738</v>
+        <v>750</v>
       </c>
       <c r="B47" t="s">
-        <v>48</v>
+        <v>359</v>
       </c>
       <c r="C47" t="s">
-        <v>49</v>
+        <v>360</v>
       </c>
       <c r="D47" t="s">
-        <v>50</v>
+        <v>361</v>
       </c>
       <c r="E47" t="s">
-        <v>43</v>
+        <v>362</v>
       </c>
       <c r="F47" t="s">
         <v>5</v>
       </c>
       <c r="G47">
-        <v>56316</v>
+        <v>55072</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="B48" t="s">
-        <v>366</v>
+        <v>139</v>
       </c>
       <c r="C48" t="s">
-        <v>367</v>
+        <v>140</v>
       </c>
       <c r="D48" t="s">
-        <v>368</v>
+        <v>141</v>
       </c>
       <c r="E48" t="s">
-        <v>369</v>
+        <v>142</v>
       </c>
       <c r="F48" t="s">
         <v>5</v>
       </c>
       <c r="G48">
-        <v>55072</v>
+        <v>56364</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>242</v>
       </c>
       <c r="C49" t="s">
-        <v>144</v>
+        <v>243</v>
       </c>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>244</v>
       </c>
       <c r="E49" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="F49" t="s">
         <v>5</v>
       </c>
       <c r="G49">
-        <v>56364</v>
+        <v>56331</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
-        <v>757</v>
+        <v>780</v>
       </c>
       <c r="B50" t="s">
-        <v>246</v>
+        <v>483</v>
       </c>
       <c r="C50" t="s">
-        <v>247</v>
+        <v>484</v>
       </c>
       <c r="D50" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="E50" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F50" t="s">
         <v>5</v>
       </c>
       <c r="G50">
-        <v>56331</v>
+        <v>56320</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="B51" t="s">
-        <v>490</v>
+        <v>61</v>
       </c>
       <c r="C51" t="s">
-        <v>491</v>
+        <v>62</v>
       </c>
       <c r="D51" t="s">
-        <v>272</v>
+        <v>63</v>
       </c>
       <c r="E51" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>5</v>
       </c>
       <c r="G51">
-        <v>56320</v>
+        <v>56073</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
-        <v>787</v>
+        <v>800</v>
       </c>
       <c r="B52" t="s">
-        <v>65</v>
+        <v>415</v>
       </c>
       <c r="C52" t="s">
-        <v>66</v>
+        <v>416</v>
       </c>
       <c r="D52" t="s">
-        <v>67</v>
+        <v>417</v>
       </c>
       <c r="E52" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="F52" t="s">
         <v>5</v>
       </c>
       <c r="G52">
-        <v>56073</v>
+        <v>56475</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
-        <v>800</v>
+        <v>840</v>
       </c>
       <c r="B53" t="s">
-        <v>422</v>
+        <v>123</v>
       </c>
       <c r="C53" t="s">
-        <v>423</v>
+        <v>124</v>
       </c>
       <c r="D53" t="s">
-        <v>424</v>
+        <v>125</v>
       </c>
       <c r="E53" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="F53" t="s">
         <v>5</v>
       </c>
       <c r="G53">
-        <v>56475</v>
+        <v>55921</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="2">
-        <v>840</v>
+        <v>858</v>
       </c>
       <c r="B54" t="s">
-        <v>127</v>
+        <v>292</v>
       </c>
       <c r="C54" t="s">
-        <v>128</v>
+        <v>293</v>
       </c>
       <c r="D54" t="s">
-        <v>129</v>
+        <v>294</v>
       </c>
       <c r="E54" t="s">
-        <v>130</v>
+        <v>295</v>
       </c>
       <c r="F54" t="s">
         <v>5</v>
       </c>
       <c r="G54">
-        <v>55921</v>
+        <v>56343</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="2">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="B55" t="s">
-        <v>299</v>
+        <v>54</v>
       </c>
       <c r="C55" t="s">
-        <v>300</v>
+        <v>574</v>
       </c>
       <c r="D55" t="s">
-        <v>301</v>
+        <v>55</v>
       </c>
       <c r="E55" t="s">
-        <v>302</v>
+        <v>56</v>
       </c>
       <c r="F55" t="s">
         <v>5</v>
       </c>
       <c r="G55">
-        <v>56343</v>
+        <v>56222</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="2">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="B56" t="s">
-        <v>58</v>
+        <v>554</v>
       </c>
       <c r="C56" t="s">
-        <v>581</v>
+        <v>555</v>
       </c>
       <c r="D56" t="s">
-        <v>59</v>
+        <v>556</v>
       </c>
       <c r="E56" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F56" t="s">
         <v>5</v>
       </c>
       <c r="G56">
-        <v>56222</v>
+        <v>56587</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="2">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B57" t="s">
-        <v>561</v>
+        <v>440</v>
       </c>
       <c r="C57" t="s">
-        <v>562</v>
+        <v>441</v>
       </c>
       <c r="D57" t="s">
-        <v>563</v>
+        <v>442</v>
       </c>
       <c r="E57" t="s">
-        <v>134</v>
+        <v>443</v>
       </c>
       <c r="F57" t="s">
         <v>5</v>
       </c>
       <c r="G57">
-        <v>56587</v>
+        <v>56601</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
-        <v>882</v>
+        <v>904</v>
       </c>
       <c r="B58" t="s">
-        <v>447</v>
+        <v>94</v>
       </c>
       <c r="C58" t="s">
-        <v>448</v>
+        <v>95</v>
       </c>
       <c r="D58" t="s">
-        <v>449</v>
+        <v>96</v>
       </c>
       <c r="E58" t="s">
-        <v>450</v>
+        <v>97</v>
       </c>
       <c r="F58" t="s">
         <v>5</v>
       </c>
       <c r="G58">
-        <v>56601</v>
+        <v>56216</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="2">
-        <v>904</v>
+        <v>939</v>
       </c>
       <c r="B59" t="s">
-        <v>98</v>
+        <v>446</v>
       </c>
       <c r="C59" t="s">
-        <v>99</v>
+        <v>447</v>
       </c>
       <c r="D59" t="s">
-        <v>100</v>
+        <v>448</v>
       </c>
       <c r="E59" t="s">
-        <v>101</v>
+        <v>346</v>
       </c>
       <c r="F59" t="s">
         <v>5</v>
       </c>
       <c r="G59">
-        <v>56216</v>
+        <v>55746</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="2">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="B60" t="s">
-        <v>453</v>
+        <v>149</v>
       </c>
       <c r="C60" t="s">
-        <v>454</v>
+        <v>150</v>
       </c>
       <c r="D60" t="s">
-        <v>455</v>
+        <v>151</v>
       </c>
       <c r="E60" t="s">
-        <v>353</v>
+        <v>152</v>
       </c>
       <c r="F60" t="s">
         <v>5</v>
       </c>
       <c r="G60">
-        <v>55746</v>
+        <v>56339</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="2">
-        <v>943</v>
+        <v>959</v>
       </c>
       <c r="B61" t="s">
-        <v>153</v>
+        <v>535</v>
       </c>
       <c r="C61" t="s">
-        <v>154</v>
+        <v>536</v>
       </c>
       <c r="D61" t="s">
-        <v>155</v>
+        <v>537</v>
       </c>
       <c r="E61" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
       <c r="F61" t="s">
         <v>5</v>
       </c>
       <c r="G61">
-        <v>56339</v>
+        <v>56573</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="2">
-        <v>959</v>
+        <v>973</v>
       </c>
       <c r="B62" t="s">
-        <v>542</v>
+        <v>131</v>
       </c>
       <c r="C62" t="s">
-        <v>543</v>
+        <v>132</v>
       </c>
       <c r="D62" t="s">
-        <v>544</v>
+        <v>133</v>
       </c>
       <c r="E62" t="s">
         <v>134</v>
       </c>
       <c r="F62" t="s">
         <v>5</v>
       </c>
       <c r="G62">
-        <v>56573</v>
+        <v>56111</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="2">
-        <v>973</v>
+        <v>988</v>
       </c>
       <c r="B63" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
       <c r="C63" t="s">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="D63" t="s">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
-        <v>138</v>
+        <v>24</v>
       </c>
       <c r="F63" t="s">
         <v>5</v>
       </c>
       <c r="G63">
-        <v>56111</v>
+        <v>56042</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="2">
-        <v>988</v>
+        <v>1009</v>
       </c>
       <c r="B64" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="C64" t="s">
-        <v>26</v>
+        <v>463</v>
       </c>
       <c r="D64" t="s">
-        <v>27</v>
+        <v>464</v>
       </c>
       <c r="E64" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="F64" t="s">
         <v>5</v>
       </c>
       <c r="G64">
-        <v>56042</v>
+        <v>56763</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
-        <v>1009</v>
+        <v>1028</v>
       </c>
       <c r="B65" t="s">
-        <v>469</v>
+        <v>212</v>
       </c>
       <c r="C65" t="s">
-        <v>470</v>
+        <v>213</v>
       </c>
       <c r="D65" t="s">
-        <v>471</v>
+        <v>214</v>
       </c>
       <c r="E65" t="s">
-        <v>76</v>
+        <v>215</v>
       </c>
       <c r="F65" t="s">
         <v>5</v>
       </c>
       <c r="G65">
-        <v>56763</v>
+        <v>56628</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="2">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B66" t="s">
-        <v>216</v>
+        <v>153</v>
       </c>
       <c r="C66" t="s">
-        <v>217</v>
+        <v>154</v>
       </c>
       <c r="D66" t="s">
-        <v>218</v>
+        <v>155</v>
       </c>
       <c r="E66" t="s">
-        <v>219</v>
+        <v>156</v>
       </c>
       <c r="F66" t="s">
         <v>5</v>
       </c>
       <c r="G66">
-        <v>56628</v>
+        <v>56176</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="2">
-        <v>1029</v>
+        <v>1053</v>
       </c>
       <c r="B67" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="C67" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="D67" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="E67" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="F67" t="s">
         <v>5</v>
       </c>
       <c r="G67">
-        <v>56176</v>
+        <v>55354</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="2">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="B68" t="s">
-        <v>170</v>
+        <v>567</v>
       </c>
       <c r="C68" t="s">
-        <v>171</v>
+        <v>568</v>
       </c>
       <c r="D68" t="s">
-        <v>172</v>
+        <v>569</v>
       </c>
       <c r="E68" t="s">
-        <v>64</v>
+        <v>156</v>
       </c>
       <c r="F68" t="s">
         <v>5</v>
       </c>
       <c r="G68">
-        <v>55354</v>
+        <v>56181</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="2">
-        <v>1058</v>
+        <v>1103</v>
       </c>
       <c r="B69" t="s">
-        <v>574</v>
+        <v>225</v>
       </c>
       <c r="C69" t="s">
-        <v>575</v>
+        <v>226</v>
       </c>
       <c r="D69" t="s">
-        <v>576</v>
+        <v>227</v>
       </c>
       <c r="E69" t="s">
-        <v>160</v>
+        <v>228</v>
       </c>
       <c r="F69" t="s">
         <v>5</v>
       </c>
       <c r="G69">
-        <v>56181</v>
+        <v>55092</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="2">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B70" t="s">
-        <v>229</v>
+        <v>66</v>
       </c>
       <c r="C70" t="s">
-        <v>230</v>
+        <v>67</v>
       </c>
       <c r="D70" t="s">
-        <v>231</v>
+        <v>68</v>
       </c>
       <c r="E70" t="s">
-        <v>232</v>
+        <v>69</v>
       </c>
       <c r="F70" t="s">
         <v>5</v>
       </c>
       <c r="G70">
-        <v>55092</v>
+        <v>55368</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="2">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="B71" t="s">
-        <v>70</v>
+        <v>374</v>
       </c>
       <c r="C71" t="s">
-        <v>71</v>
+        <v>375</v>
       </c>
       <c r="D71" t="s">
-        <v>72</v>
+        <v>376</v>
       </c>
       <c r="E71" t="s">
-        <v>73</v>
+        <v>269</v>
       </c>
       <c r="F71" t="s">
         <v>5</v>
       </c>
       <c r="G71">
-        <v>55368</v>
+        <v>55324</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="2">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B72" t="s">
-        <v>381</v>
+        <v>257</v>
       </c>
       <c r="C72" t="s">
-        <v>382</v>
+        <v>575</v>
       </c>
       <c r="D72" t="s">
-        <v>383</v>
+        <v>258</v>
       </c>
       <c r="E72" t="s">
-        <v>276</v>
+        <v>215</v>
       </c>
       <c r="F72" t="s">
         <v>5</v>
       </c>
       <c r="G72">
-        <v>55324</v>
+        <v>55744</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="2">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="B73" t="s">
-        <v>264</v>
+        <v>455</v>
       </c>
       <c r="C73" t="s">
-        <v>582</v>
+        <v>456</v>
       </c>
       <c r="D73" t="s">
-        <v>265</v>
+        <v>457</v>
       </c>
       <c r="E73" t="s">
-        <v>219</v>
+        <v>458</v>
       </c>
       <c r="F73" t="s">
         <v>5</v>
       </c>
       <c r="G73">
-        <v>55744</v>
+        <v>56742</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="2">
-        <v>1111</v>
+        <v>1148</v>
       </c>
       <c r="B74" t="s">
-        <v>462</v>
+        <v>538</v>
       </c>
       <c r="C74" t="s">
-        <v>463</v>
+        <v>539</v>
       </c>
       <c r="D74" t="s">
-        <v>464</v>
+        <v>540</v>
       </c>
       <c r="E74" t="s">
-        <v>465</v>
+        <v>176</v>
       </c>
       <c r="F74" t="s">
         <v>5</v>
       </c>
       <c r="G74">
-        <v>56742</v>
+        <v>55909</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="2">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="B75" t="s">
-        <v>545</v>
+        <v>308</v>
       </c>
       <c r="C75" t="s">
-        <v>546</v>
+        <v>309</v>
       </c>
       <c r="D75" t="s">
-        <v>547</v>
+        <v>310</v>
       </c>
       <c r="E75" t="s">
-        <v>180</v>
+        <v>97</v>
       </c>
       <c r="F75" t="s">
         <v>5</v>
       </c>
       <c r="G75">
-        <v>55909</v>
+        <v>56273</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="2">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="B76" t="s">
-        <v>315</v>
+        <v>135</v>
       </c>
       <c r="C76" t="s">
-        <v>316</v>
+        <v>136</v>
       </c>
       <c r="D76" t="s">
-        <v>317</v>
+        <v>137</v>
       </c>
       <c r="E76" t="s">
-        <v>101</v>
+        <v>138</v>
       </c>
       <c r="F76" t="s">
         <v>5</v>
       </c>
       <c r="G76">
-        <v>56273</v>
+        <v>56208</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="2">
-        <v>1157</v>
+        <v>1179</v>
       </c>
       <c r="B77" t="s">
-        <v>139</v>
+        <v>169</v>
       </c>
       <c r="C77" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="D77" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="E77" t="s">
-        <v>142</v>
+        <v>172</v>
       </c>
       <c r="F77" t="s">
         <v>5</v>
       </c>
       <c r="G77">
-        <v>56208</v>
+        <v>55009</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="2">
-        <v>1179</v>
+        <v>1219</v>
       </c>
       <c r="B78" t="s">
-        <v>173</v>
+        <v>76</v>
       </c>
       <c r="C78" t="s">
-        <v>174</v>
+        <v>77</v>
       </c>
       <c r="D78" t="s">
-        <v>175</v>
+        <v>78</v>
       </c>
       <c r="E78" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="F78" t="s">
         <v>5</v>
       </c>
       <c r="G78">
-        <v>55009</v>
+        <v>56035</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="2">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B79" t="s">
-        <v>80</v>
+        <v>509</v>
       </c>
       <c r="C79" t="s">
-        <v>81</v>
+        <v>510</v>
       </c>
       <c r="D79" t="s">
-        <v>82</v>
+        <v>511</v>
       </c>
       <c r="E79" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="F79" t="s">
         <v>5</v>
       </c>
       <c r="G79">
-        <v>56035</v>
+        <v>55066</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="2">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="B80" t="s">
-        <v>516</v>
+        <v>390</v>
       </c>
       <c r="C80" t="s">
-        <v>517</v>
+        <v>391</v>
       </c>
       <c r="D80" t="s">
-        <v>518</v>
+        <v>392</v>
       </c>
       <c r="E80" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="F80" t="s">
         <v>5</v>
       </c>
       <c r="G80">
-        <v>55066</v>
+        <v>56262</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" s="2">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="B81" t="s">
-        <v>397</v>
+        <v>157</v>
       </c>
       <c r="C81" t="s">
-        <v>398</v>
+        <v>158</v>
       </c>
       <c r="D81" t="s">
-        <v>399</v>
+        <v>159</v>
       </c>
       <c r="E81" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F81" t="s">
         <v>5</v>
       </c>
       <c r="G81">
-        <v>56262</v>
+        <v>56586</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="2">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="B82" t="s">
-        <v>161</v>
+        <v>127</v>
       </c>
       <c r="C82" t="s">
-        <v>162</v>
+        <v>128</v>
       </c>
       <c r="D82" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="E82" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F82" t="s">
         <v>5</v>
       </c>
       <c r="G82">
-        <v>56586</v>
+        <v>56567</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" s="2">
-        <v>1238</v>
+        <v>1262</v>
       </c>
       <c r="B83" t="s">
-        <v>131</v>
+        <v>409</v>
       </c>
       <c r="C83" t="s">
-        <v>132</v>
+        <v>410</v>
       </c>
       <c r="D83" t="s">
-        <v>133</v>
+        <v>411</v>
       </c>
       <c r="E83" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F83" t="s">
         <v>5</v>
       </c>
       <c r="G83">
-        <v>56567</v>
+        <v>56088</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="2">
-        <v>1262</v>
+        <v>1273</v>
       </c>
       <c r="B84" t="s">
-        <v>416</v>
+        <v>367</v>
       </c>
       <c r="C84" t="s">
-        <v>417</v>
+        <v>368</v>
       </c>
       <c r="D84" t="s">
-        <v>418</v>
+        <v>345</v>
       </c>
       <c r="E84" t="s">
-        <v>160</v>
+        <v>346</v>
       </c>
       <c r="F84" t="s">
         <v>5</v>
       </c>
       <c r="G84">
-        <v>56088</v>
+        <v>55806</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" s="2">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="B85" t="s">
-        <v>374</v>
+        <v>50</v>
       </c>
       <c r="C85" t="s">
-        <v>375</v>
+        <v>51</v>
       </c>
       <c r="D85" t="s">
-        <v>352</v>
+        <v>52</v>
       </c>
       <c r="E85" t="s">
-        <v>353</v>
+        <v>53</v>
       </c>
       <c r="F85" t="s">
         <v>5</v>
       </c>
       <c r="G85">
-        <v>55806</v>
+        <v>55010</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="2">
-        <v>1278</v>
+        <v>1286</v>
       </c>
       <c r="B86" t="s">
-        <v>54</v>
+        <v>253</v>
       </c>
       <c r="C86" t="s">
-        <v>55</v>
+        <v>254</v>
       </c>
       <c r="D86" t="s">
-        <v>56</v>
+        <v>255</v>
       </c>
       <c r="E86" t="s">
-        <v>57</v>
+        <v>256</v>
       </c>
       <c r="F86" t="s">
         <v>5</v>
       </c>
       <c r="G86">
-        <v>55010</v>
+        <v>55604</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="2">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="B87" t="s">
-        <v>260</v>
+        <v>403</v>
       </c>
       <c r="C87" t="s">
-        <v>261</v>
+        <v>404</v>
       </c>
       <c r="D87" t="s">
-        <v>262</v>
+        <v>405</v>
       </c>
       <c r="E87" t="s">
-        <v>263</v>
+        <v>97</v>
       </c>
       <c r="F87" t="s">
         <v>5</v>
       </c>
       <c r="G87">
-        <v>55604</v>
+        <v>56281</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" s="2">
-        <v>1291</v>
+        <v>1347</v>
       </c>
       <c r="B88" t="s">
-        <v>410</v>
+        <v>324</v>
       </c>
       <c r="C88" t="s">
-        <v>411</v>
+        <v>325</v>
       </c>
       <c r="D88" t="s">
-        <v>412</v>
+        <v>326</v>
       </c>
       <c r="E88" t="s">
-        <v>101</v>
+        <v>327</v>
       </c>
       <c r="F88" t="s">
         <v>5</v>
       </c>
       <c r="G88">
-        <v>56281</v>
+        <v>56501</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" s="2">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B89" t="s">
-        <v>331</v>
+        <v>565</v>
       </c>
       <c r="C89" t="s">
-        <v>332</v>
+        <v>566</v>
       </c>
       <c r="D89" t="s">
-        <v>333</v>
+        <v>90</v>
       </c>
       <c r="E89" t="s">
-        <v>334</v>
+        <v>90</v>
       </c>
       <c r="F89" t="s">
         <v>5</v>
       </c>
       <c r="G89">
-        <v>56501</v>
+        <v>56482</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" s="2">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="B90" t="s">
-        <v>572</v>
+        <v>488</v>
       </c>
       <c r="C90" t="s">
-        <v>573</v>
+        <v>489</v>
       </c>
       <c r="D90" t="s">
-        <v>94</v>
+        <v>490</v>
       </c>
       <c r="E90" t="s">
-        <v>94</v>
+        <v>156</v>
       </c>
       <c r="F90" t="s">
         <v>5</v>
       </c>
       <c r="G90">
-        <v>56482</v>
+        <v>56031</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="2">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="B91" t="s">
-        <v>495</v>
+        <v>6</v>
       </c>
       <c r="C91" t="s">
-        <v>496</v>
+        <v>7</v>
       </c>
       <c r="D91" t="s">
-        <v>497</v>
+        <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>5</v>
       </c>
       <c r="G91">
-        <v>56031</v>
+        <v>55357</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="2">
-        <v>1351</v>
+        <v>1403</v>
       </c>
       <c r="B92" t="s">
-        <v>6</v>
+        <v>380</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>381</v>
       </c>
       <c r="D92" t="s">
-        <v>8</v>
+        <v>382</v>
       </c>
       <c r="E92" t="s">
-        <v>9</v>
+        <v>383</v>
       </c>
       <c r="F92" t="s">
         <v>5</v>
       </c>
       <c r="G92">
-        <v>55357</v>
+        <v>56474</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" s="2">
-        <v>1403</v>
+        <v>1413</v>
       </c>
       <c r="B93" t="s">
-        <v>387</v>
+        <v>143</v>
       </c>
       <c r="C93" t="s">
-        <v>388</v>
+        <v>144</v>
       </c>
       <c r="D93" t="s">
-        <v>389</v>
+        <v>145</v>
       </c>
       <c r="E93" t="s">
-        <v>390</v>
+        <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>5</v>
       </c>
       <c r="G93">
-        <v>56474</v>
+        <v>56087</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="2">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="B94" t="s">
-        <v>147</v>
+        <v>557</v>
       </c>
       <c r="C94" t="s">
-        <v>148</v>
+        <v>558</v>
       </c>
       <c r="D94" t="s">
-        <v>149</v>
+        <v>559</v>
       </c>
       <c r="E94" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="F94" t="s">
         <v>5</v>
       </c>
       <c r="G94">
-        <v>56087</v>
+        <v>55085</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="2">
-        <v>1418</v>
+        <v>1434</v>
       </c>
       <c r="B95" t="s">
-        <v>564</v>
+        <v>452</v>
       </c>
       <c r="C95" t="s">
-        <v>565</v>
+        <v>453</v>
       </c>
       <c r="D95" t="s">
-        <v>566</v>
+        <v>454</v>
       </c>
       <c r="E95" t="s">
-        <v>57</v>
+        <v>208</v>
       </c>
       <c r="F95" t="s">
         <v>5</v>
       </c>
       <c r="G95">
-        <v>55085</v>
+        <v>55047</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" s="2">
-        <v>1434</v>
+        <v>1445</v>
       </c>
       <c r="B96" t="s">
-        <v>459</v>
+        <v>543</v>
       </c>
       <c r="C96" t="s">
-        <v>460</v>
+        <v>544</v>
       </c>
       <c r="D96" t="s">
-        <v>461</v>
+        <v>545</v>
       </c>
       <c r="E96" t="s">
-        <v>212</v>
+        <v>494</v>
       </c>
       <c r="F96" t="s">
         <v>5</v>
       </c>
       <c r="G96">
-        <v>55047</v>
+        <v>56159</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="2">
-        <v>1445</v>
+        <v>1453</v>
       </c>
       <c r="B97" t="s">
-        <v>550</v>
+        <v>146</v>
       </c>
       <c r="C97" t="s">
-        <v>551</v>
+        <v>147</v>
       </c>
       <c r="D97" t="s">
-        <v>552</v>
+        <v>148</v>
       </c>
       <c r="E97" t="s">
-        <v>501</v>
+        <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>5</v>
       </c>
       <c r="G97">
-        <v>56159</v>
+        <v>55340</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" s="2">
-        <v>1453</v>
+        <v>1497</v>
       </c>
       <c r="B98" t="s">
-        <v>150</v>
+        <v>468</v>
       </c>
       <c r="C98" t="s">
-        <v>151</v>
+        <v>469</v>
       </c>
       <c r="D98" t="s">
-        <v>152</v>
+        <v>327</v>
       </c>
       <c r="E98" t="s">
-        <v>9</v>
+        <v>165</v>
       </c>
       <c r="F98" t="s">
         <v>5</v>
       </c>
       <c r="G98">
-        <v>55340</v>
+        <v>55308</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="2">
-        <v>1497</v>
+        <v>1506</v>
       </c>
       <c r="B99" t="s">
-        <v>475</v>
+        <v>570</v>
       </c>
       <c r="C99" t="s">
-        <v>476</v>
+        <v>571</v>
       </c>
       <c r="D99" t="s">
-        <v>334</v>
+        <v>572</v>
       </c>
       <c r="E99" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="F99" t="s">
         <v>5</v>
       </c>
       <c r="G99">
-        <v>55308</v>
+        <v>56636</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="2">
-        <v>1506</v>
+        <v>1514</v>
       </c>
       <c r="B100" t="s">
-        <v>577</v>
+        <v>321</v>
       </c>
       <c r="C100" t="s">
-        <v>578</v>
+        <v>322</v>
       </c>
       <c r="D100" t="s">
-        <v>579</v>
+        <v>323</v>
       </c>
       <c r="E100" t="s">
-        <v>219</v>
+        <v>17</v>
       </c>
       <c r="F100" t="s">
         <v>5</v>
       </c>
       <c r="G100">
-        <v>56636</v>
+        <v>56738</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" s="2">
-        <v>1514</v>
+        <v>1530</v>
       </c>
       <c r="B101" t="s">
-        <v>328</v>
+        <v>371</v>
       </c>
       <c r="C101" t="s">
-        <v>329</v>
+        <v>372</v>
       </c>
       <c r="D101" t="s">
-        <v>330</v>
+        <v>373</v>
       </c>
       <c r="E101" t="s">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="F101" t="s">
         <v>5</v>
       </c>
       <c r="G101">
-        <v>56738</v>
+        <v>56097</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" s="2">
-        <v>1530</v>
+        <v>1538</v>
       </c>
       <c r="B102" t="s">
-        <v>378</v>
+        <v>399</v>
       </c>
       <c r="C102" t="s">
-        <v>379</v>
+        <v>400</v>
       </c>
       <c r="D102" t="s">
-        <v>380</v>
+        <v>401</v>
       </c>
       <c r="E102" t="s">
-        <v>3</v>
+        <v>402</v>
       </c>
       <c r="F102" t="s">
         <v>5</v>
       </c>
       <c r="G102">
-        <v>56097</v>
+        <v>56732</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" s="2">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B103" t="s">
-        <v>406</v>
+        <v>369</v>
       </c>
       <c r="C103" t="s">
-        <v>407</v>
+        <v>370</v>
       </c>
       <c r="D103" t="s">
-        <v>408</v>
+        <v>238</v>
       </c>
       <c r="E103" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F103" t="s">
         <v>5</v>
       </c>
       <c r="G103">
-        <v>56732</v>
+        <v>55964</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" s="2">
-        <v>1540</v>
+        <v>1556</v>
       </c>
       <c r="B104" t="s">
-        <v>376</v>
+        <v>406</v>
       </c>
       <c r="C104" t="s">
-        <v>377</v>
+        <v>407</v>
       </c>
       <c r="D104" t="s">
-        <v>242</v>
+        <v>408</v>
       </c>
       <c r="E104" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F104" t="s">
         <v>5</v>
       </c>
       <c r="G104">
-        <v>55964</v>
+        <v>56045</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" s="2">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B105" t="s">
-        <v>413</v>
+        <v>495</v>
       </c>
       <c r="C105" t="s">
-        <v>414</v>
+        <v>496</v>
       </c>
       <c r="D105" t="s">
-        <v>415</v>
+        <v>497</v>
       </c>
       <c r="E105" t="s">
-        <v>28</v>
+        <v>327</v>
       </c>
       <c r="F105" t="s">
         <v>5</v>
       </c>
       <c r="G105">
-        <v>56045</v>
+        <v>56554</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" s="2">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="B106" t="s">
-        <v>502</v>
+        <v>377</v>
       </c>
       <c r="C106" t="s">
-        <v>503</v>
+        <v>378</v>
       </c>
       <c r="D106" t="s">
-        <v>504</v>
+        <v>379</v>
       </c>
       <c r="E106" t="s">
-        <v>334</v>
+        <v>142</v>
       </c>
       <c r="F106" t="s">
         <v>5</v>
       </c>
       <c r="G106">
-        <v>56554</v>
+        <v>56345</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" s="2">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B107" t="s">
-        <v>384</v>
+        <v>302</v>
       </c>
       <c r="C107" t="s">
-        <v>385</v>
+        <v>303</v>
       </c>
       <c r="D107" t="s">
-        <v>386</v>
+        <v>304</v>
       </c>
       <c r="E107" t="s">
-        <v>146</v>
+        <v>4</v>
       </c>
       <c r="F107" t="s">
         <v>5</v>
       </c>
       <c r="G107">
-        <v>56345</v>
+        <v>55052</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" s="2">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B108" t="s">
-        <v>309</v>
+        <v>515</v>
       </c>
       <c r="C108" t="s">
-        <v>310</v>
+        <v>516</v>
       </c>
       <c r="D108" t="s">
-        <v>311</v>
+        <v>517</v>
       </c>
       <c r="E108" t="s">
-        <v>4</v>
+        <v>518</v>
       </c>
       <c r="F108" t="s">
         <v>5</v>
       </c>
       <c r="G108">
-        <v>55052</v>
+        <v>56644</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" s="2">
-        <v>1563</v>
+        <v>1572</v>
       </c>
       <c r="B109" t="s">
-        <v>522</v>
+        <v>79</v>
       </c>
       <c r="C109" t="s">
-        <v>523</v>
+        <v>80</v>
       </c>
       <c r="D109" t="s">
-        <v>524</v>
+        <v>81</v>
       </c>
       <c r="E109" t="s">
-        <v>525</v>
+        <v>82</v>
       </c>
       <c r="F109" t="s">
         <v>5</v>
       </c>
       <c r="G109">
-        <v>56644</v>
+        <v>56090</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" s="2">
-        <v>1572</v>
+        <v>1580</v>
       </c>
       <c r="B110" t="s">
-        <v>83</v>
+        <v>273</v>
       </c>
       <c r="C110" t="s">
-        <v>84</v>
+        <v>274</v>
       </c>
       <c r="D110" t="s">
-        <v>85</v>
+        <v>275</v>
       </c>
       <c r="E110" t="s">
-        <v>86</v>
+        <v>276</v>
       </c>
       <c r="F110" t="s">
         <v>5</v>
       </c>
       <c r="G110">
-        <v>56090</v>
+        <v>55985</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" s="2">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="B111" t="s">
-        <v>280</v>
+        <v>104</v>
       </c>
       <c r="C111" t="s">
-        <v>281</v>
+        <v>105</v>
       </c>
       <c r="D111" t="s">
-        <v>282</v>
+        <v>106</v>
       </c>
       <c r="E111" t="s">
-        <v>283</v>
+        <v>107</v>
       </c>
       <c r="F111" t="s">
         <v>5</v>
       </c>
       <c r="G111">
-        <v>55985</v>
+        <v>56123</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" s="2">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B112" t="s">
-        <v>108</v>
+        <v>512</v>
       </c>
       <c r="C112" t="s">
-        <v>109</v>
+        <v>513</v>
       </c>
       <c r="D112" t="s">
-        <v>110</v>
+        <v>514</v>
       </c>
       <c r="E112" t="s">
-        <v>111</v>
+        <v>53</v>
       </c>
       <c r="F112" t="s">
         <v>5</v>
       </c>
       <c r="G112">
-        <v>56123</v>
+        <v>55068</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" s="2">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="B113" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C113" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D113" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E113" t="s">
-        <v>57</v>
+        <v>282</v>
       </c>
       <c r="F113" t="s">
         <v>5</v>
       </c>
       <c r="G113">
-        <v>55068</v>
+        <v>56294</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" s="2">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="B114" t="s">
-        <v>528</v>
+        <v>485</v>
       </c>
       <c r="C114" t="s">
-        <v>529</v>
+        <v>486</v>
       </c>
       <c r="D114" t="s">
-        <v>530</v>
+        <v>487</v>
       </c>
       <c r="E114" t="s">
-        <v>289</v>
+        <v>3</v>
       </c>
       <c r="F114" t="s">
         <v>5</v>
       </c>
       <c r="G114">
-        <v>56294</v>
+        <v>56025</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" s="2">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="B115" t="s">
-        <v>492</v>
+        <v>286</v>
       </c>
       <c r="C115" t="s">
-        <v>493</v>
+        <v>287</v>
       </c>
       <c r="D115" t="s">
-        <v>494</v>
+        <v>288</v>
       </c>
       <c r="E115" t="s">
-        <v>3</v>
+        <v>282</v>
       </c>
       <c r="F115" t="s">
         <v>5</v>
       </c>
       <c r="G115">
-        <v>56025</v>
+        <v>56293</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" s="2">
-        <v>1602</v>
+        <v>1610</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>352</v>
       </c>
       <c r="C116" t="s">
-        <v>294</v>
+        <v>353</v>
       </c>
       <c r="D116" t="s">
-        <v>295</v>
+        <v>354</v>
       </c>
       <c r="E116" t="s">
-        <v>289</v>
+        <v>355</v>
       </c>
       <c r="F116" t="s">
         <v>5</v>
       </c>
       <c r="G116">
-        <v>56293</v>
+        <v>56701</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" s="2">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B117" t="s">
-        <v>359</v>
+        <v>434</v>
       </c>
       <c r="C117" t="s">
-        <v>360</v>
+        <v>435</v>
       </c>
       <c r="D117" t="s">
-        <v>361</v>
+        <v>436</v>
       </c>
       <c r="E117" t="s">
-        <v>362</v>
+        <v>60</v>
       </c>
       <c r="F117" t="s">
         <v>5</v>
       </c>
       <c r="G117">
-        <v>56701</v>
+        <v>55336</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" s="2">
-        <v>1611</v>
+        <v>1621</v>
       </c>
       <c r="B118" t="s">
-        <v>441</v>
+        <v>177</v>
       </c>
       <c r="C118" t="s">
-        <v>442</v>
+        <v>178</v>
       </c>
       <c r="D118" t="s">
-        <v>443</v>
+        <v>179</v>
       </c>
       <c r="E118" t="s">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="F118" t="s">
         <v>5</v>
       </c>
       <c r="G118">
-        <v>55336</v>
+        <v>55936</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" s="2">
-        <v>1621</v>
+        <v>1627</v>
       </c>
       <c r="B119" t="s">
-        <v>181</v>
+        <v>320</v>
       </c>
       <c r="C119" t="s">
-        <v>182</v>
+        <v>581</v>
       </c>
       <c r="D119" t="s">
-        <v>183</v>
+        <v>351</v>
       </c>
       <c r="E119" t="s">
-        <v>180</v>
+        <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>5</v>
       </c>
       <c r="G119">
-        <v>55936</v>
+        <v>55405</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" s="2">
-        <v>1627</v>
+        <v>1639</v>
       </c>
       <c r="B120" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C120" t="s">
-        <v>588</v>
+        <v>335</v>
       </c>
       <c r="D120" t="s">
-        <v>358</v>
+        <v>281</v>
       </c>
       <c r="E120" t="s">
-        <v>9</v>
+        <v>282</v>
       </c>
       <c r="F120" t="s">
         <v>5</v>
       </c>
       <c r="G120">
-        <v>55405</v>
+        <v>56283</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" s="2">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B121" t="s">
-        <v>341</v>
+        <v>418</v>
       </c>
       <c r="C121" t="s">
-        <v>342</v>
+        <v>419</v>
       </c>
       <c r="D121" t="s">
-        <v>288</v>
+        <v>420</v>
       </c>
       <c r="E121" t="s">
-        <v>289</v>
+        <v>421</v>
       </c>
       <c r="F121" t="s">
         <v>5</v>
       </c>
       <c r="G121">
-        <v>56283</v>
+        <v>56548</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" s="2">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="B122" t="s">
-        <v>425</v>
+        <v>476</v>
       </c>
       <c r="C122" t="s">
-        <v>426</v>
+        <v>477</v>
       </c>
       <c r="D122" t="s">
-        <v>427</v>
+        <v>478</v>
       </c>
       <c r="E122" t="s">
-        <v>428</v>
+        <v>479</v>
       </c>
       <c r="F122" t="s">
         <v>5</v>
       </c>
       <c r="G122">
-        <v>56548</v>
+        <v>56212</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" s="2">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="B123" t="s">
-        <v>483</v>
+        <v>277</v>
       </c>
       <c r="C123" t="s">
-        <v>484</v>
+        <v>576</v>
       </c>
       <c r="D123" t="s">
-        <v>485</v>
+        <v>34</v>
       </c>
       <c r="E123" t="s">
-        <v>486</v>
+        <v>35</v>
       </c>
       <c r="F123" t="s">
         <v>5</v>
       </c>
       <c r="G123">
-        <v>56212</v>
+        <v>55116</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="2">
-        <v>1648</v>
+        <v>1664</v>
       </c>
       <c r="B124" t="s">
-        <v>284</v>
+        <v>347</v>
       </c>
       <c r="C124" t="s">
-        <v>583</v>
+        <v>348</v>
       </c>
       <c r="D124" t="s">
-        <v>38</v>
+        <v>342</v>
       </c>
       <c r="E124" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F124" t="s">
         <v>5</v>
       </c>
       <c r="G124">
-        <v>55116</v>
+        <v>55113</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" s="2">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="B125" t="s">
-        <v>354</v>
+        <v>444</v>
       </c>
       <c r="C125" t="s">
-        <v>355</v>
+        <v>445</v>
       </c>
       <c r="D125" t="s">
-        <v>349</v>
+        <v>262</v>
       </c>
       <c r="E125" t="s">
-        <v>39</v>
+        <v>262</v>
       </c>
       <c r="F125" t="s">
         <v>5</v>
       </c>
       <c r="G125">
-        <v>55113</v>
+        <v>56431</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" s="2">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="B126" t="s">
-        <v>451</v>
+        <v>40</v>
       </c>
       <c r="C126" t="s">
-        <v>452</v>
+        <v>41</v>
       </c>
       <c r="D126" t="s">
-        <v>269</v>
+        <v>42</v>
       </c>
       <c r="E126" t="s">
-        <v>269</v>
+        <v>43</v>
       </c>
       <c r="F126" t="s">
         <v>5</v>
       </c>
       <c r="G126">
-        <v>56431</v>
+        <v>55373</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" s="2">
-        <v>1669</v>
+        <v>1686</v>
       </c>
       <c r="B127" t="s">
-        <v>44</v>
+        <v>504</v>
       </c>
       <c r="C127" t="s">
-        <v>45</v>
+        <v>505</v>
       </c>
       <c r="D127" t="s">
-        <v>46</v>
+        <v>506</v>
       </c>
       <c r="E127" t="s">
-        <v>47</v>
+        <v>176</v>
       </c>
       <c r="F127" t="s">
         <v>5</v>
       </c>
       <c r="G127">
-        <v>55373</v>
+        <v>55912</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" s="2">
-        <v>1686</v>
+        <v>1698</v>
       </c>
       <c r="B128" t="s">
-        <v>511</v>
+        <v>259</v>
       </c>
       <c r="C128" t="s">
-        <v>512</v>
+        <v>260</v>
       </c>
       <c r="D128" t="s">
-        <v>513</v>
+        <v>261</v>
       </c>
       <c r="E128" t="s">
-        <v>180</v>
+        <v>262</v>
       </c>
       <c r="F128" t="s">
         <v>5</v>
       </c>
       <c r="G128">
-        <v>55912</v>
+        <v>55760</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" s="2">
-        <v>1698</v>
+        <v>1715</v>
       </c>
       <c r="B129" t="s">
-        <v>266</v>
+        <v>356</v>
       </c>
       <c r="C129" t="s">
-        <v>267</v>
+        <v>357</v>
       </c>
       <c r="D129" t="s">
-        <v>268</v>
+        <v>358</v>
       </c>
       <c r="E129" t="s">
-        <v>269</v>
+        <v>346</v>
       </c>
       <c r="F129" t="s">
         <v>5</v>
       </c>
       <c r="G129">
-        <v>55760</v>
+        <v>55792</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" s="2">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B130" t="s">
-        <v>363</v>
+        <v>239</v>
       </c>
       <c r="C130" t="s">
-        <v>364</v>
+        <v>240</v>
       </c>
       <c r="D130" t="s">
-        <v>365</v>
+        <v>241</v>
       </c>
       <c r="E130" t="s">
-        <v>353</v>
+        <v>4</v>
       </c>
       <c r="F130" t="s">
         <v>5</v>
       </c>
       <c r="G130">
-        <v>55792</v>
+        <v>55046</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" s="2">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B131" t="s">
-        <v>243</v>
+        <v>199</v>
       </c>
       <c r="C131" t="s">
-        <v>244</v>
+        <v>200</v>
       </c>
       <c r="D131" t="s">
-        <v>245</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="F131" t="s">
         <v>5</v>
       </c>
       <c r="G131">
-        <v>55046</v>
+        <v>56085</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="2">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B132" t="s">
-        <v>203</v>
+        <v>432</v>
       </c>
       <c r="C132" t="s">
-        <v>204</v>
+        <v>433</v>
       </c>
       <c r="D132" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="E132" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F132" t="s">
         <v>5</v>
       </c>
       <c r="G132">
-        <v>56085</v>
+        <v>55435</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" s="2">
-        <v>1719</v>
+        <v>1734</v>
       </c>
       <c r="B133" t="s">
-        <v>439</v>
+        <v>580</v>
       </c>
       <c r="C133" t="s">
-        <v>440</v>
+        <v>98</v>
       </c>
       <c r="D133" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="E133" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="F133" t="s">
         <v>5</v>
       </c>
       <c r="G133">
-        <v>55435</v>
+        <v>56069</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" s="2">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B134" t="s">
-        <v>587</v>
+        <v>393</v>
       </c>
       <c r="C134" t="s">
-        <v>102</v>
+        <v>394</v>
       </c>
       <c r="D134" t="s">
-        <v>103</v>
+        <v>395</v>
       </c>
       <c r="E134" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="F134" t="s">
         <v>5</v>
       </c>
       <c r="G134">
-        <v>56069</v>
+        <v>55109</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" s="2">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="B135" t="s">
-        <v>400</v>
+        <v>534</v>
       </c>
       <c r="C135" t="s">
-        <v>401</v>
+        <v>586</v>
       </c>
       <c r="D135" t="s">
-        <v>402</v>
+        <v>587</v>
       </c>
       <c r="E135" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F135" t="s">
         <v>5</v>
       </c>
       <c r="G135">
-        <v>55109</v>
+        <v>55423</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="2">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="B136" t="s">
-        <v>541</v>
+        <v>532</v>
       </c>
       <c r="C136" t="s">
-        <v>593</v>
+        <v>533</v>
       </c>
       <c r="D136" t="s">
-        <v>594</v>
+        <v>351</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>5</v>
       </c>
       <c r="G136">
-        <v>55423</v>
+        <v>55414</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" s="2">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B137" t="s">
-        <v>539</v>
+        <v>14</v>
       </c>
       <c r="C137" t="s">
-        <v>540</v>
+        <v>15</v>
       </c>
       <c r="D137" t="s">
-        <v>358</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F137" t="s">
         <v>5</v>
       </c>
       <c r="G137">
-        <v>55414</v>
+        <v>56727</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="2">
-        <v>1741</v>
+        <v>1758</v>
       </c>
       <c r="B138" t="s">
-        <v>18</v>
+        <v>331</v>
       </c>
       <c r="C138" t="s">
-        <v>19</v>
+        <v>332</v>
       </c>
       <c r="D138" t="s">
-        <v>20</v>
+        <v>333</v>
       </c>
       <c r="E138" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="F138" t="s">
         <v>5</v>
       </c>
       <c r="G138">
-        <v>56727</v>
+        <v>55328</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="2">
-        <v>1758</v>
+        <v>1764</v>
       </c>
       <c r="B139" t="s">
-        <v>338</v>
+        <v>459</v>
       </c>
       <c r="C139" t="s">
-        <v>339</v>
+        <v>460</v>
       </c>
       <c r="D139" t="s">
-        <v>340</v>
+        <v>461</v>
       </c>
       <c r="E139" t="s">
-        <v>47</v>
+        <v>172</v>
       </c>
       <c r="F139" t="s">
         <v>5</v>
       </c>
       <c r="G139">
-        <v>55328</v>
+        <v>55983</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="2">
-        <v>1764</v>
+        <v>1770</v>
       </c>
       <c r="B140" t="s">
-        <v>466</v>
+        <v>305</v>
       </c>
       <c r="C140" t="s">
-        <v>467</v>
+        <v>306</v>
       </c>
       <c r="D140" t="s">
-        <v>468</v>
+        <v>307</v>
       </c>
       <c r="E140" t="s">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="F140" t="s">
         <v>5</v>
       </c>
       <c r="G140">
-        <v>55983</v>
+        <v>55042</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" s="2">
-        <v>1768</v>
+        <v>1787</v>
       </c>
       <c r="B141" t="s">
-        <v>249</v>
+        <v>498</v>
       </c>
       <c r="C141" t="s">
-        <v>250</v>
+        <v>499</v>
       </c>
       <c r="D141" t="s">
-        <v>251</v>
+        <v>500</v>
       </c>
       <c r="E141" t="s">
-        <v>3</v>
+        <v>235</v>
       </c>
       <c r="F141" t="s">
         <v>5</v>
       </c>
       <c r="G141">
-        <v>56033</v>
+        <v>56072</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" s="2">
-        <v>1770</v>
+        <v>1788</v>
       </c>
       <c r="B142" t="s">
-        <v>312</v>
+        <v>396</v>
       </c>
       <c r="C142" t="s">
-        <v>313</v>
+        <v>397</v>
       </c>
       <c r="D142" t="s">
-        <v>314</v>
+        <v>398</v>
       </c>
       <c r="E142" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="F142" t="s">
         <v>5</v>
       </c>
       <c r="G142">
-        <v>55042</v>
+        <v>55033</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="2">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="B143" t="s">
-        <v>505</v>
+        <v>560</v>
       </c>
       <c r="C143" t="s">
-        <v>506</v>
+        <v>561</v>
       </c>
       <c r="D143" t="s">
-        <v>507</v>
+        <v>562</v>
       </c>
       <c r="E143" t="s">
-        <v>239</v>
+        <v>190</v>
       </c>
       <c r="F143" t="s">
         <v>5</v>
       </c>
       <c r="G143">
-        <v>56072</v>
+        <v>55070</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="2">
-        <v>1788</v>
+        <v>1801</v>
       </c>
       <c r="B144" t="s">
-        <v>403</v>
+        <v>384</v>
       </c>
       <c r="C144" t="s">
-        <v>404</v>
+        <v>385</v>
       </c>
       <c r="D144" t="s">
-        <v>405</v>
+        <v>386</v>
       </c>
       <c r="E144" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="F144" t="s">
         <v>5</v>
       </c>
       <c r="G144">
-        <v>55033</v>
+        <v>56065</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="2">
-        <v>1791</v>
+        <v>1804</v>
       </c>
       <c r="B145" t="s">
-        <v>567</v>
+        <v>205</v>
       </c>
       <c r="C145" t="s">
-        <v>568</v>
+        <v>206</v>
       </c>
       <c r="D145" t="s">
-        <v>569</v>
+        <v>207</v>
       </c>
       <c r="E145" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="F145" t="s">
         <v>5</v>
       </c>
       <c r="G145">
-        <v>55070</v>
+        <v>55003</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="2">
-        <v>1801</v>
+        <v>1808</v>
       </c>
       <c r="B146" t="s">
-        <v>391</v>
+        <v>349</v>
       </c>
       <c r="C146" t="s">
-        <v>392</v>
+        <v>350</v>
       </c>
       <c r="D146" t="s">
-        <v>393</v>
+        <v>351</v>
       </c>
       <c r="E146" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="F146" t="s">
         <v>5</v>
       </c>
       <c r="G146">
-        <v>56065</v>
+        <v>55413</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="2">
-        <v>1804</v>
+        <v>1812</v>
       </c>
       <c r="B147" t="s">
-        <v>209</v>
+        <v>343</v>
       </c>
       <c r="C147" t="s">
-        <v>210</v>
+        <v>344</v>
       </c>
       <c r="D147" t="s">
-        <v>211</v>
+        <v>345</v>
       </c>
       <c r="E147" t="s">
-        <v>212</v>
+        <v>346</v>
       </c>
       <c r="F147" t="s">
         <v>5</v>
       </c>
       <c r="G147">
-        <v>55003</v>
+        <v>55802</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="2">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="B148" t="s">
-        <v>356</v>
+        <v>64</v>
       </c>
       <c r="C148" t="s">
-        <v>357</v>
+        <v>65</v>
       </c>
       <c r="D148" t="s">
-        <v>358</v>
+        <v>49</v>
       </c>
       <c r="E148" t="s">
         <v>9</v>
       </c>
       <c r="F148" t="s">
         <v>5</v>
       </c>
       <c r="G148">
-        <v>55413</v>
+        <v>55416</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" s="2">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="B149" t="s">
-        <v>350</v>
+        <v>449</v>
       </c>
       <c r="C149" t="s">
-        <v>351</v>
+        <v>450</v>
       </c>
       <c r="D149" t="s">
-        <v>352</v>
+        <v>451</v>
       </c>
       <c r="E149" t="s">
-        <v>353</v>
+        <v>172</v>
       </c>
       <c r="F149" t="s">
         <v>5</v>
       </c>
       <c r="G149">
-        <v>55802</v>
+        <v>55946</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="2">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="B150" t="s">
-        <v>68</v>
+        <v>278</v>
       </c>
       <c r="C150" t="s">
-        <v>69</v>
+        <v>279</v>
       </c>
       <c r="D150" t="s">
-        <v>53</v>
+        <v>280</v>
       </c>
       <c r="E150" t="s">
-        <v>9</v>
+        <v>269</v>
       </c>
       <c r="F150" t="s">
         <v>5</v>
       </c>
       <c r="G150">
-        <v>55416</v>
+        <v>55355</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" s="2">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="B151" t="s">
-        <v>456</v>
+        <v>519</v>
       </c>
       <c r="C151" t="s">
-        <v>457</v>
+        <v>520</v>
       </c>
       <c r="D151" t="s">
-        <v>458</v>
+        <v>3</v>
       </c>
       <c r="E151" t="s">
-        <v>176</v>
+        <v>4</v>
       </c>
       <c r="F151" t="s">
         <v>5</v>
       </c>
       <c r="G151">
-        <v>55946</v>
+        <v>55021</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A152" s="2">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="B152" t="s">
-        <v>285</v>
+        <v>32</v>
       </c>
       <c r="C152" t="s">
-        <v>286</v>
+        <v>33</v>
       </c>
       <c r="D152" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
       <c r="E152" t="s">
-        <v>276</v>
+        <v>35</v>
       </c>
       <c r="F152" t="s">
         <v>5</v>
       </c>
       <c r="G152">
-        <v>55355</v>
+        <v>55107</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A153" s="2">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="B153" t="s">
-        <v>526</v>
+        <v>296</v>
       </c>
       <c r="C153" t="s">
-        <v>527</v>
+        <v>297</v>
       </c>
       <c r="D153" t="s">
-        <v>3</v>
+        <v>298</v>
       </c>
       <c r="E153" t="s">
-        <v>4</v>
+        <v>53</v>
       </c>
       <c r="F153" t="s">
         <v>5</v>
       </c>
       <c r="G153">
-        <v>55021</v>
+        <v>55076</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A154" s="2">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="B154" t="s">
-        <v>36</v>
+        <v>340</v>
       </c>
       <c r="C154" t="s">
-        <v>37</v>
+        <v>341</v>
       </c>
       <c r="D154" t="s">
-        <v>38</v>
+        <v>342</v>
       </c>
       <c r="E154" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F154" t="s">
         <v>5</v>
       </c>
       <c r="G154">
-        <v>55107</v>
+        <v>55113</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A155" s="2">
-        <v>1822</v>
+        <v>1834</v>
       </c>
       <c r="B155" t="s">
-        <v>303</v>
+        <v>36</v>
       </c>
       <c r="C155" t="s">
-        <v>304</v>
+        <v>37</v>
       </c>
       <c r="D155" t="s">
-        <v>305</v>
+        <v>38</v>
       </c>
       <c r="E155" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="F155" t="s">
         <v>5</v>
       </c>
       <c r="G155">
-        <v>55076</v>
+        <v>56377</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A156" s="2">
-        <v>1824</v>
+        <v>1837</v>
       </c>
       <c r="B156" t="s">
-        <v>347</v>
+        <v>101</v>
       </c>
       <c r="C156" t="s">
-        <v>348</v>
+        <v>102</v>
       </c>
       <c r="D156" t="s">
-        <v>349</v>
+        <v>103</v>
       </c>
       <c r="E156" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F156" t="s">
         <v>5</v>
       </c>
       <c r="G156">
-        <v>55113</v>
+        <v>55435</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157" s="2">
-        <v>1834</v>
+        <v>1845</v>
       </c>
       <c r="B157" t="s">
-        <v>40</v>
+        <v>111</v>
       </c>
       <c r="C157" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="D157" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E157" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F157" t="s">
         <v>5</v>
       </c>
       <c r="G157">
-        <v>56377</v>
+        <v>55107</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A158" s="2">
-        <v>1837</v>
+        <v>1847</v>
       </c>
       <c r="B158" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="C158" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="D158" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="E158" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="F158" t="s">
         <v>5</v>
       </c>
       <c r="G158">
-        <v>55435</v>
+        <v>55060</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A159" s="2">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="B159" t="s">
-        <v>115</v>
+        <v>195</v>
       </c>
       <c r="C159" t="s">
-        <v>116</v>
+        <v>196</v>
       </c>
       <c r="D159" t="s">
-        <v>38</v>
+        <v>197</v>
       </c>
       <c r="E159" t="s">
-        <v>39</v>
+        <v>198</v>
       </c>
       <c r="F159" t="s">
         <v>5</v>
       </c>
       <c r="G159">
-        <v>55107</v>
+        <v>56220</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A160" s="2">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="B160" t="s">
-        <v>87</v>
+        <v>245</v>
       </c>
       <c r="C160" t="s">
-        <v>88</v>
+        <v>246</v>
       </c>
       <c r="D160" t="s">
-        <v>89</v>
+        <v>247</v>
       </c>
       <c r="E160" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="F160" t="s">
         <v>5</v>
       </c>
       <c r="G160">
-        <v>55060</v>
+        <v>55118</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A161" s="2">
-        <v>1848</v>
+        <v>1856</v>
       </c>
       <c r="B161" t="s">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="C161" t="s">
-        <v>200</v>
+        <v>251</v>
       </c>
       <c r="D161" t="s">
-        <v>201</v>
+        <v>252</v>
       </c>
       <c r="E161" t="s">
-        <v>202</v>
+        <v>3</v>
       </c>
       <c r="F161" t="s">
         <v>5</v>
       </c>
       <c r="G161">
-        <v>56220</v>
+        <v>56051</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A162" s="2">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="B162" t="s">
-        <v>252</v>
+        <v>311</v>
       </c>
       <c r="C162" t="s">
-        <v>253</v>
+        <v>312</v>
       </c>
       <c r="D162" t="s">
-        <v>254</v>
+        <v>313</v>
       </c>
       <c r="E162" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F162" t="s">
         <v>5</v>
       </c>
       <c r="G162">
-        <v>55118</v>
+        <v>55044</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A163" s="2">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="B163" t="s">
-        <v>257</v>
+        <v>187</v>
       </c>
       <c r="C163" t="s">
-        <v>258</v>
+        <v>188</v>
       </c>
       <c r="D163" t="s">
-        <v>259</v>
+        <v>189</v>
       </c>
       <c r="E163" t="s">
-        <v>3</v>
+        <v>190</v>
       </c>
       <c r="F163" t="s">
         <v>5</v>
       </c>
       <c r="G163">
-        <v>56051</v>
+        <v>55014</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A164" s="2">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="B164" t="s">
-        <v>318</v>
+        <v>524</v>
       </c>
       <c r="C164" t="s">
-        <v>319</v>
+        <v>525</v>
       </c>
       <c r="D164" t="s">
-        <v>320</v>
+        <v>232</v>
       </c>
       <c r="E164" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="F164" t="s">
         <v>5</v>
       </c>
       <c r="G164">
-        <v>55044</v>
+        <v>55391</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A165" s="2">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="B165" t="s">
-        <v>191</v>
+        <v>563</v>
       </c>
       <c r="C165" t="s">
-        <v>192</v>
+        <v>564</v>
       </c>
       <c r="D165" t="s">
-        <v>193</v>
+        <v>49</v>
       </c>
       <c r="E165" t="s">
-        <v>194</v>
+        <v>9</v>
       </c>
       <c r="F165" t="s">
         <v>5</v>
       </c>
       <c r="G165">
-        <v>55014</v>
+        <v>55416</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A166" s="2">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="B166" t="s">
-        <v>531</v>
+        <v>424</v>
       </c>
       <c r="C166" t="s">
-        <v>532</v>
+        <v>425</v>
       </c>
       <c r="D166" t="s">
-        <v>236</v>
+        <v>426</v>
       </c>
       <c r="E166" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F166" t="s">
         <v>5</v>
       </c>
       <c r="G166">
-        <v>55391</v>
+        <v>55352</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A167" s="2">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="B167" t="s">
-        <v>570</v>
+        <v>47</v>
       </c>
       <c r="C167" t="s">
-        <v>571</v>
+        <v>48</v>
       </c>
       <c r="D167" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167" t="s">
         <v>5</v>
       </c>
       <c r="G167">
         <v>55416</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A168" s="2">
-        <v>1864</v>
+        <v>1870</v>
       </c>
       <c r="B168" t="s">
-        <v>431</v>
+        <v>91</v>
       </c>
       <c r="C168" t="s">
-        <v>432</v>
+        <v>92</v>
       </c>
       <c r="D168" t="s">
-        <v>433</v>
+        <v>93</v>
       </c>
       <c r="E168" t="s">
-        <v>346</v>
+        <v>4</v>
       </c>
       <c r="F168" t="s">
         <v>5</v>
       </c>
       <c r="G168">
-        <v>55352</v>
+        <v>55057</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A169" s="2">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="B169" t="s">
-        <v>51</v>
+        <v>387</v>
       </c>
       <c r="C169" t="s">
-        <v>52</v>
+        <v>388</v>
       </c>
       <c r="D169" t="s">
-        <v>53</v>
+        <v>389</v>
       </c>
       <c r="E169" t="s">
-        <v>9</v>
+        <v>208</v>
       </c>
       <c r="F169" t="s">
         <v>5</v>
       </c>
       <c r="G169">
-        <v>55416</v>
+        <v>55128</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A170" s="2">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="B170" t="s">
-        <v>95</v>
+        <v>422</v>
       </c>
       <c r="C170" t="s">
-        <v>96</v>
+        <v>423</v>
       </c>
       <c r="D170" t="s">
-        <v>97</v>
+        <v>3</v>
       </c>
       <c r="E170" t="s">
         <v>4</v>
       </c>
       <c r="F170" t="s">
         <v>5</v>
       </c>
       <c r="G170">
-        <v>55057</v>
+        <v>55021</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A171" s="2">
-        <v>1872</v>
+        <v>1875</v>
       </c>
       <c r="B171" t="s">
-        <v>394</v>
+        <v>160</v>
       </c>
       <c r="C171" t="s">
-        <v>395</v>
+        <v>161</v>
       </c>
       <c r="D171" t="s">
-        <v>396</v>
+        <v>82</v>
       </c>
       <c r="E171" t="s">
-        <v>212</v>
+        <v>3</v>
       </c>
       <c r="F171" t="s">
         <v>5</v>
       </c>
       <c r="G171">
-        <v>55128</v>
+        <v>56013</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A172" s="2">
-        <v>1874</v>
+        <v>1877</v>
       </c>
       <c r="B172" t="s">
-        <v>429</v>
+        <v>180</v>
       </c>
       <c r="C172" t="s">
-        <v>430</v>
+        <v>181</v>
       </c>
       <c r="D172" t="s">
+        <v>182</v>
+      </c>
+      <c r="E172" t="s">
         <v>3</v>
       </c>
-      <c r="E172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" t="s">
         <v>5</v>
       </c>
       <c r="G172">
-        <v>55021</v>
+        <v>56098</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A173" s="2">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="B173" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="C173" t="s">
-        <v>165</v>
+        <v>237</v>
       </c>
       <c r="D173" t="s">
-        <v>86</v>
+        <v>238</v>
       </c>
       <c r="E173" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F173" t="s">
         <v>5</v>
       </c>
       <c r="G173">
-        <v>56013</v>
+        <v>55964</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A174" s="2">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="B174" t="s">
-        <v>184</v>
+        <v>473</v>
       </c>
       <c r="C174" t="s">
-        <v>185</v>
+        <v>474</v>
       </c>
       <c r="D174" t="s">
-        <v>186</v>
+        <v>475</v>
       </c>
       <c r="E174" t="s">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="F174" t="s">
         <v>5</v>
       </c>
       <c r="G174">
-        <v>56098</v>
+        <v>55358</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A175" s="2">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="B175" t="s">
-        <v>240</v>
+        <v>263</v>
       </c>
       <c r="C175" t="s">
-        <v>241</v>
+        <v>264</v>
       </c>
       <c r="D175" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
       <c r="E175" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="F175" t="s">
         <v>5</v>
       </c>
       <c r="G175">
-        <v>55964</v>
+        <v>56320</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A176" s="2">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="B176" t="s">
-        <v>480</v>
+        <v>108</v>
       </c>
       <c r="C176" t="s">
-        <v>481</v>
+        <v>109</v>
       </c>
       <c r="D176" t="s">
-        <v>482</v>
+        <v>110</v>
       </c>
       <c r="E176" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F176" t="s">
         <v>5</v>
       </c>
       <c r="G176">
-        <v>55358</v>
+        <v>56387</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A177" s="2">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="B177" t="s">
-        <v>270</v>
+        <v>314</v>
       </c>
       <c r="C177" t="s">
-        <v>271</v>
+        <v>315</v>
       </c>
       <c r="D177" t="s">
-        <v>272</v>
+        <v>316</v>
       </c>
       <c r="E177" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F177" t="s">
         <v>5</v>
       </c>
       <c r="G177">
-        <v>56320</v>
+        <v>56301</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A178" s="2">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="B178" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="C178" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="D178" t="s">
-        <v>114</v>
+        <v>89</v>
       </c>
       <c r="E178" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="F178" t="s">
         <v>5</v>
       </c>
       <c r="G178">
-        <v>56387</v>
+        <v>56464</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A179" s="2">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="B179" t="s">
-        <v>321</v>
+        <v>579</v>
       </c>
       <c r="C179" t="s">
-        <v>322</v>
+        <v>588</v>
       </c>
       <c r="D179" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="E179" t="s">
-        <v>43</v>
+        <v>194</v>
       </c>
       <c r="F179" t="s">
         <v>5</v>
       </c>
       <c r="G179">
-        <v>56301</v>
+        <v>55901</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A180" s="2">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="B180" t="s">
-        <v>91</v>
+        <v>577</v>
       </c>
       <c r="C180" t="s">
-        <v>92</v>
+        <v>589</v>
       </c>
       <c r="D180" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="E180" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="F180" t="s">
         <v>5</v>
       </c>
       <c r="G180">
-        <v>56464</v>
+        <v>55315</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A181" s="2">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="B181" t="s">
-        <v>586</v>
+        <v>162</v>
       </c>
       <c r="C181" t="s">
-        <v>595</v>
+        <v>163</v>
       </c>
       <c r="D181" t="s">
-        <v>337</v>
+        <v>164</v>
       </c>
       <c r="E181" t="s">
-        <v>198</v>
+        <v>165</v>
       </c>
       <c r="F181" t="s">
         <v>5</v>
       </c>
       <c r="G181">
-        <v>55901</v>
+        <v>55330</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A182" s="2">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="B182" t="s">
-        <v>584</v>
-[...10 lines deleted...]
-      <c r="F182" t="s">
+        <v>120</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G182">
-        <v>55315</v>
-[...44 lines deleted...]
-      <c r="G184">
         <v>55425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
-  <conditionalFormatting sqref="A2:G497">
+  <conditionalFormatting sqref="A2:G495">
     <cfRule type="expression" dxfId="0" priority="4">
       <formula>#REF!="C"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Charters </vt:lpstr>
+      <vt:lpstr>Website - Charters </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of MN</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Barness, Kasie (She/Her/Hers) (COMM)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>