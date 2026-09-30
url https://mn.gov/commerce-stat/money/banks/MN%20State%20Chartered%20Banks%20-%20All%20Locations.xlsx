--- v0 (2026-01-27)
+++ v1 (2026-09-30)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kbarness\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Financial Institutions\BK\Applications\Administration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{145861C1-291E-4F6A-840B-8DC2766FF71F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4719F6E-59EB-4882-B7DF-4D29815E7E0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9F88B190-2013-44C3-8426-04960368BB8B}"/>
   </bookViews>
   <sheets>
-    <sheet name="All Locations" sheetId="6" r:id="rId1"/>
+    <sheet name="Website - All Locations" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All Locations'!$A$1:$G$686</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Website - All Locations'!$A$1:$G$687</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3433" uniqueCount="1414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3438" uniqueCount="1417">
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>ZIP</t>
   </si>
   <si>
     <t>Faribault</t>
   </si>
   <si>
     <t>Rice</t>
   </si>
   <si>
     <t>Minnesota</t>
   </si>
   <si>
     <t>21st Century Bank</t>
   </si>
   <si>
     <t>699 North Medina Street</t>
   </si>
   <si>
@@ -4278,50 +4278,59 @@
     <t>Orono</t>
   </si>
   <si>
     <t>570 6th Street</t>
   </si>
   <si>
     <t>Hancock</t>
   </si>
   <si>
     <t>Stevens</t>
   </si>
   <si>
     <t>818 2nd Street South, Suite 120</t>
   </si>
   <si>
     <t>975 34th Avenue NW</t>
   </si>
   <si>
     <t>6 Pine Tree Drive, Suite 105</t>
   </si>
   <si>
     <t>Arden Hills</t>
   </si>
   <si>
     <t>1600 Monroe Drive</t>
+  </si>
+  <si>
+    <t>302 E. 4th Avenue</t>
+  </si>
+  <si>
+    <t>Milbank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grant </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -4688,55 +4697,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68697C99-8824-413B-916A-16A8293528FD}">
-  <dimension ref="A1:I686"/>
+  <dimension ref="A1:I687"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B38" sqref="B38"/>
+      <pane ySplit="1" topLeftCell="A457" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K471" sqref="K471"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="41.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="3" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>1380</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1382</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -16028,4538 +16037,4561 @@
     <row r="492" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A492" s="4">
         <v>1716</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C492" s="5" t="s">
         <v>926</v>
       </c>
       <c r="D492" s="3" t="s">
         <v>927</v>
       </c>
       <c r="E492" s="3" t="s">
         <v>317</v>
       </c>
       <c r="F492" s="3" t="s">
         <v>815</v>
       </c>
       <c r="G492" s="3">
         <v>54880</v>
       </c>
     </row>
     <row r="493" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A493" s="4">
-        <v>1717</v>
+        <v>1716</v>
       </c>
       <c r="B493" s="3" t="s">
-        <v>210</v>
+        <v>254</v>
       </c>
       <c r="C493" s="5" t="s">
-        <v>211</v>
+        <v>1414</v>
       </c>
       <c r="D493" s="3" t="s">
-        <v>23</v>
+        <v>1415</v>
       </c>
       <c r="E493" s="3" t="s">
-        <v>24</v>
+        <v>1416</v>
       </c>
       <c r="F493" s="3" t="s">
-        <v>5</v>
+        <v>854</v>
       </c>
       <c r="G493" s="3">
-        <v>56085</v>
+        <v>57252</v>
       </c>
     </row>
     <row r="494" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A494" s="4">
         <v>1717</v>
       </c>
       <c r="B494" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C494" s="5" t="s">
-        <v>820</v>
+        <v>211</v>
       </c>
       <c r="D494" s="3" t="s">
-        <v>508</v>
+        <v>23</v>
       </c>
       <c r="E494" s="3" t="s">
-        <v>147</v>
+        <v>24</v>
       </c>
       <c r="F494" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G494" s="3">
-        <v>56215</v>
+        <v>56085</v>
       </c>
     </row>
     <row r="495" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A495" s="4">
         <v>1717</v>
       </c>
       <c r="B495" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="D495" s="3" t="s">
-        <v>822</v>
+        <v>508</v>
       </c>
       <c r="E495" s="3" t="s">
-        <v>304</v>
+        <v>147</v>
       </c>
       <c r="F495" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G495" s="3">
-        <v>56152</v>
+        <v>56215</v>
       </c>
     </row>
     <row r="496" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A496" s="4">
         <v>1717</v>
       </c>
       <c r="B496" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C496" s="5" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="D496" s="3" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="E496" s="3" t="s">
-        <v>518</v>
+        <v>304</v>
       </c>
       <c r="F496" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G496" s="3">
-        <v>56174</v>
+        <v>56152</v>
       </c>
     </row>
     <row r="497" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A497" s="4">
         <v>1717</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C497" s="5" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="D497" s="3" t="s">
-        <v>62</v>
+        <v>826</v>
       </c>
       <c r="E497" s="3" t="s">
-        <v>62</v>
+        <v>518</v>
       </c>
       <c r="F497" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G497" s="3">
-        <v>56284</v>
+        <v>56174</v>
       </c>
     </row>
     <row r="498" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A498" s="4">
         <v>1717</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C498" s="5" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="D498" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E498" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F498" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G498" s="3">
         <v>56284</v>
       </c>
     </row>
     <row r="499" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A499" s="4">
-        <v>1719</v>
+        <v>1717</v>
       </c>
       <c r="B499" s="3" t="s">
-        <v>454</v>
+        <v>210</v>
       </c>
       <c r="C499" s="5" t="s">
-        <v>455</v>
+        <v>824</v>
       </c>
       <c r="D499" s="3" t="s">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="E499" s="3" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="F499" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G499" s="3">
-        <v>55435</v>
+        <v>56284</v>
       </c>
     </row>
     <row r="500" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A500" s="4">
-        <v>1734</v>
+        <v>1719</v>
       </c>
       <c r="B500" s="3" t="s">
-        <v>1366</v>
+        <v>454</v>
       </c>
       <c r="C500" s="5" t="s">
-        <v>107</v>
+        <v>455</v>
       </c>
       <c r="D500" s="3" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E500" s="3" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="F500" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G500" s="3">
-        <v>56069</v>
+        <v>55435</v>
       </c>
     </row>
     <row r="501" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A501" s="4">
         <v>1734</v>
       </c>
       <c r="B501" s="3" t="s">
         <v>1366</v>
       </c>
       <c r="C501" s="5" t="s">
-        <v>712</v>
+        <v>107</v>
       </c>
       <c r="D501" s="3" t="s">
-        <v>713</v>
+        <v>108</v>
       </c>
       <c r="E501" s="3" t="s">
-        <v>714</v>
+        <v>109</v>
       </c>
       <c r="F501" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G501" s="3">
-        <v>55720</v>
+        <v>56069</v>
       </c>
     </row>
     <row r="502" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A502" s="4">
         <v>1734</v>
       </c>
       <c r="B502" s="3" t="s">
         <v>1366</v>
       </c>
       <c r="C502" s="5" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D502" s="3" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="E502" s="3" t="s">
-        <v>361</v>
+        <v>714</v>
       </c>
       <c r="F502" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G502" s="3">
-        <v>56011</v>
+        <v>55720</v>
       </c>
     </row>
     <row r="503" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A503" s="4">
         <v>1734</v>
       </c>
       <c r="B503" s="3" t="s">
         <v>1366</v>
       </c>
       <c r="C503" s="5" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="D503" s="3" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="E503" s="3" t="s">
-        <v>32</v>
+        <v>361</v>
       </c>
       <c r="F503" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G503" s="3">
-        <v>55338</v>
+        <v>56011</v>
       </c>
     </row>
     <row r="504" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A504" s="4">
         <v>1734</v>
       </c>
       <c r="B504" s="3" t="s">
         <v>1366</v>
       </c>
       <c r="C504" s="5" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="D504" s="3" t="s">
-        <v>109</v>
+        <v>717</v>
       </c>
       <c r="E504" s="3" t="s">
-        <v>109</v>
+        <v>32</v>
       </c>
       <c r="F504" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G504" s="3">
-        <v>56058</v>
+        <v>55338</v>
       </c>
     </row>
     <row r="505" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A505" s="4">
         <v>1734</v>
       </c>
       <c r="B505" s="3" t="s">
         <v>1366</v>
       </c>
       <c r="C505" s="5" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D505" s="3" t="s">
-        <v>720</v>
+        <v>109</v>
       </c>
       <c r="E505" s="3" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="F505" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G505" s="3">
-        <v>56063</v>
+        <v>56058</v>
       </c>
     </row>
     <row r="506" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A506" s="4">
         <v>1734</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>1366</v>
       </c>
       <c r="C506" s="5" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="D506" s="3" t="s">
-        <v>702</v>
+        <v>720</v>
       </c>
       <c r="E506" s="3" t="s">
         <v>91</v>
       </c>
       <c r="F506" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G506" s="3">
-        <v>56024</v>
+        <v>56063</v>
       </c>
     </row>
     <row r="507" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A507" s="4">
-        <v>1735</v>
+        <v>1734</v>
       </c>
       <c r="B507" s="3" t="s">
-        <v>415</v>
+        <v>1366</v>
       </c>
       <c r="C507" s="5" t="s">
-        <v>416</v>
+        <v>715</v>
       </c>
       <c r="D507" s="3" t="s">
-        <v>417</v>
+        <v>702</v>
       </c>
       <c r="E507" s="3" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="F507" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G507" s="3">
-        <v>55109</v>
+        <v>56024</v>
       </c>
     </row>
     <row r="508" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A508" s="4">
         <v>1735</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C508" s="5" t="s">
-        <v>1199</v>
+        <v>416</v>
       </c>
       <c r="D508" s="3" t="s">
-        <v>862</v>
+        <v>417</v>
       </c>
       <c r="E508" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F508" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G508" s="3">
-        <v>55110</v>
+        <v>55109</v>
       </c>
     </row>
     <row r="509" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A509" s="4">
         <v>1735</v>
       </c>
       <c r="B509" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C509" s="5" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="D509" s="3" t="s">
-        <v>1197</v>
+        <v>862</v>
       </c>
       <c r="E509" s="3" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F509" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G509" s="3">
-        <v>55369</v>
+        <v>55110</v>
       </c>
     </row>
     <row r="510" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A510" s="4">
         <v>1735</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C510" s="5" t="s">
-        <v>1198</v>
+        <v>1196</v>
       </c>
       <c r="D510" s="3" t="s">
-        <v>364</v>
+        <v>1197</v>
       </c>
       <c r="E510" s="3" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F510" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G510" s="3">
-        <v>55113</v>
+        <v>55369</v>
       </c>
     </row>
     <row r="511" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A511" s="4">
         <v>1735</v>
       </c>
       <c r="B511" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C511" s="5" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
       <c r="D511" s="3" t="s">
-        <v>967</v>
+        <v>364</v>
       </c>
       <c r="E511" s="3" t="s">
-        <v>221</v>
+        <v>39</v>
       </c>
       <c r="F511" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G511" s="3">
-        <v>55125</v>
+        <v>55113</v>
       </c>
     </row>
     <row r="512" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A512" s="4">
         <v>1735</v>
       </c>
       <c r="B512" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C512" s="5" t="s">
-        <v>1402</v>
+        <v>1200</v>
       </c>
       <c r="D512" s="3" t="s">
-        <v>1195</v>
+        <v>967</v>
       </c>
       <c r="E512" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F512" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G512" s="3">
-        <v>55038</v>
+        <v>55125</v>
       </c>
     </row>
     <row r="513" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A513" s="4">
         <v>1735</v>
       </c>
       <c r="B513" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C513" s="5" t="s">
-        <v>1194</v>
+        <v>1402</v>
       </c>
       <c r="D513" s="3" t="s">
-        <v>599</v>
+        <v>1195</v>
       </c>
       <c r="E513" s="3" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="F513" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G513" s="3">
-        <v>55449</v>
+        <v>55038</v>
       </c>
     </row>
     <row r="514" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A514" s="4">
         <v>1735</v>
       </c>
       <c r="B514" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C514" s="5" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="D514" s="3" t="s">
-        <v>1193</v>
+        <v>599</v>
       </c>
       <c r="E514" s="3" t="s">
         <v>201</v>
       </c>
       <c r="F514" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G514" s="3">
-        <v>55304</v>
+        <v>55449</v>
       </c>
     </row>
     <row r="515" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A515" s="4">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="B515" s="3" t="s">
-        <v>558</v>
+        <v>415</v>
       </c>
       <c r="C515" s="5" t="s">
-        <v>1403</v>
+        <v>1192</v>
       </c>
       <c r="D515" s="3" t="s">
-        <v>1404</v>
+        <v>1193</v>
       </c>
       <c r="E515" s="3" t="s">
-        <v>9</v>
+        <v>201</v>
       </c>
       <c r="F515" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G515" s="3">
-        <v>55423</v>
+        <v>55304</v>
       </c>
     </row>
     <row r="516" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A516" s="4">
-        <v>1740</v>
+        <v>1739</v>
       </c>
       <c r="B516" s="3" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="C516" s="5" t="s">
-        <v>557</v>
+        <v>1403</v>
       </c>
       <c r="D516" s="3" t="s">
-        <v>373</v>
+        <v>1404</v>
       </c>
       <c r="E516" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F516" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G516" s="3">
-        <v>55414</v>
+        <v>55423</v>
       </c>
     </row>
     <row r="517" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A517" s="4">
-        <v>1741</v>
+        <v>1740</v>
       </c>
       <c r="B517" s="3" t="s">
-        <v>18</v>
+        <v>556</v>
       </c>
       <c r="C517" s="5" t="s">
-        <v>19</v>
+        <v>557</v>
       </c>
       <c r="D517" s="3" t="s">
-        <v>20</v>
+        <v>373</v>
       </c>
       <c r="E517" s="3" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F517" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G517" s="3">
-        <v>56727</v>
+        <v>55414</v>
       </c>
     </row>
     <row r="518" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A518" s="4">
         <v>1741</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C518" s="5" t="s">
-        <v>611</v>
+        <v>19</v>
       </c>
       <c r="D518" s="3" t="s">
-        <v>612</v>
+        <v>20</v>
       </c>
       <c r="E518" s="3" t="s">
-        <v>555</v>
+        <v>21</v>
       </c>
       <c r="F518" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G518" s="3">
-        <v>56535</v>
+        <v>56727</v>
       </c>
     </row>
     <row r="519" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A519" s="4">
-        <v>1758</v>
+        <v>1741</v>
       </c>
       <c r="B519" s="3" t="s">
-        <v>353</v>
+        <v>18</v>
       </c>
       <c r="C519" s="5" t="s">
-        <v>354</v>
+        <v>611</v>
       </c>
       <c r="D519" s="3" t="s">
-        <v>355</v>
+        <v>612</v>
       </c>
       <c r="E519" s="3" t="s">
-        <v>47</v>
+        <v>555</v>
       </c>
       <c r="F519" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G519" s="3">
-        <v>55328</v>
+        <v>56535</v>
       </c>
     </row>
     <row r="520" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A520" s="4">
         <v>1758</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>353</v>
       </c>
       <c r="C520" s="5" t="s">
-        <v>1036</v>
+        <v>354</v>
       </c>
       <c r="D520" s="3" t="s">
-        <v>1037</v>
+        <v>355</v>
       </c>
       <c r="E520" s="3" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F520" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G520" s="3">
-        <v>55364</v>
+        <v>55328</v>
       </c>
     </row>
     <row r="521" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A521" s="4">
-        <v>1764</v>
+        <v>1758</v>
       </c>
       <c r="B521" s="3" t="s">
-        <v>481</v>
+        <v>353</v>
       </c>
       <c r="C521" s="5" t="s">
-        <v>482</v>
+        <v>1036</v>
       </c>
       <c r="D521" s="3" t="s">
-        <v>483</v>
+        <v>1037</v>
       </c>
       <c r="E521" s="3" t="s">
-        <v>181</v>
+        <v>9</v>
       </c>
       <c r="F521" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G521" s="3">
-        <v>55983</v>
+        <v>55364</v>
       </c>
     </row>
     <row r="522" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A522" s="4">
-        <v>1768</v>
+        <v>1764</v>
       </c>
       <c r="B522" s="3" t="s">
-        <v>261</v>
+        <v>481</v>
       </c>
       <c r="C522" s="5" t="s">
-        <v>262</v>
+        <v>482</v>
       </c>
       <c r="D522" s="3" t="s">
-        <v>263</v>
+        <v>483</v>
       </c>
       <c r="E522" s="3" t="s">
-        <v>3</v>
+        <v>181</v>
       </c>
       <c r="F522" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G522" s="3">
-        <v>56033</v>
+        <v>55983</v>
       </c>
     </row>
     <row r="523" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A523" s="4">
-        <v>1770</v>
+        <v>1768</v>
       </c>
       <c r="B523" s="3" t="s">
-        <v>327</v>
+        <v>261</v>
       </c>
       <c r="C523" s="5" t="s">
-        <v>328</v>
+        <v>262</v>
       </c>
       <c r="D523" s="3" t="s">
-        <v>329</v>
+        <v>263</v>
       </c>
       <c r="E523" s="3" t="s">
-        <v>221</v>
+        <v>3</v>
       </c>
       <c r="F523" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G523" s="3">
-        <v>55042</v>
+        <v>56033</v>
       </c>
     </row>
     <row r="524" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A524" s="4">
         <v>1770</v>
       </c>
       <c r="B524" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C524" s="5" t="s">
-        <v>1005</v>
+        <v>328</v>
       </c>
       <c r="D524" s="3" t="s">
-        <v>411</v>
+        <v>329</v>
       </c>
       <c r="E524" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F524" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G524" s="3">
-        <v>55128</v>
+        <v>55042</v>
       </c>
     </row>
     <row r="525" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A525" s="4">
         <v>1770</v>
       </c>
       <c r="B525" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C525" s="5" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="D525" s="3" t="s">
-        <v>817</v>
+        <v>411</v>
       </c>
       <c r="E525" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F525" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G525" s="3">
-        <v>55082</v>
+        <v>55128</v>
       </c>
     </row>
     <row r="526" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A526" s="4">
         <v>1770</v>
       </c>
       <c r="B526" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C526" s="5" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="D526" s="3" t="s">
-        <v>411</v>
+        <v>817</v>
       </c>
       <c r="E526" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F526" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G526" s="3">
-        <v>55128</v>
+        <v>55082</v>
       </c>
     </row>
     <row r="527" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A527" s="4">
         <v>1770</v>
       </c>
       <c r="B527" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C527" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D527" s="3" t="s">
         <v>411</v>
       </c>
       <c r="E527" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F527" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G527" s="3">
         <v>55128</v>
       </c>
     </row>
     <row r="528" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A528" s="4">
         <v>1770</v>
       </c>
       <c r="B528" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C528" s="5" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D528" s="3" t="s">
         <v>411</v>
       </c>
       <c r="E528" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F528" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G528" s="3">
         <v>55128</v>
       </c>
     </row>
     <row r="529" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A529" s="4">
         <v>1770</v>
       </c>
       <c r="B529" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C529" s="5" t="s">
-        <v>836</v>
+        <v>1006</v>
       </c>
       <c r="D529" s="3" t="s">
-        <v>835</v>
+        <v>411</v>
       </c>
       <c r="E529" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F529" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G529" s="3">
-        <v>55082</v>
+        <v>55128</v>
       </c>
     </row>
     <row r="530" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A530" s="4">
         <v>1770</v>
       </c>
       <c r="B530" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C530" s="5" t="s">
-        <v>1010</v>
+        <v>836</v>
       </c>
       <c r="D530" s="3" t="s">
-        <v>967</v>
+        <v>835</v>
       </c>
       <c r="E530" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F530" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G530" s="3">
-        <v>55129</v>
+        <v>55082</v>
       </c>
     </row>
     <row r="531" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A531" s="4">
-        <v>1787</v>
+        <v>1770</v>
       </c>
       <c r="B531" s="3" t="s">
-        <v>522</v>
+        <v>327</v>
       </c>
       <c r="C531" s="5" t="s">
-        <v>523</v>
+        <v>1010</v>
       </c>
       <c r="D531" s="3" t="s">
-        <v>524</v>
+        <v>967</v>
       </c>
       <c r="E531" s="3" t="s">
-        <v>250</v>
+        <v>221</v>
       </c>
       <c r="F531" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G531" s="3">
-        <v>56072</v>
+        <v>55129</v>
       </c>
     </row>
     <row r="532" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A532" s="4">
-        <v>1788</v>
+        <v>1787</v>
       </c>
       <c r="B532" s="3" t="s">
-        <v>418</v>
+        <v>522</v>
       </c>
       <c r="C532" s="5" t="s">
-        <v>419</v>
+        <v>523</v>
       </c>
       <c r="D532" s="3" t="s">
-        <v>420</v>
+        <v>524</v>
       </c>
       <c r="E532" s="3" t="s">
-        <v>60</v>
+        <v>250</v>
       </c>
       <c r="F532" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G532" s="3">
-        <v>55033</v>
+        <v>56072</v>
       </c>
     </row>
     <row r="533" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A533" s="4">
         <v>1788</v>
       </c>
       <c r="B533" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C533" s="5" t="s">
-        <v>1203</v>
+        <v>419</v>
       </c>
       <c r="D533" s="3" t="s">
-        <v>3</v>
+        <v>420</v>
       </c>
       <c r="E533" s="3" t="s">
-        <v>4</v>
+        <v>60</v>
       </c>
       <c r="F533" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G533" s="3">
-        <v>55021</v>
+        <v>55033</v>
       </c>
     </row>
     <row r="534" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A534" s="4">
         <v>1788</v>
       </c>
       <c r="B534" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C534" s="5" t="s">
-        <v>1206</v>
+        <v>1203</v>
       </c>
       <c r="D534" s="3" t="s">
-        <v>102</v>
+        <v>3</v>
       </c>
       <c r="E534" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F534" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G534" s="3">
-        <v>55057</v>
+        <v>55021</v>
       </c>
     </row>
     <row r="535" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A535" s="4">
         <v>1788</v>
       </c>
       <c r="B535" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C535" s="5" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="D535" s="3" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="E535" s="3" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="F535" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G535" s="3">
-        <v>55060</v>
+        <v>55057</v>
       </c>
     </row>
     <row r="536" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A536" s="4">
         <v>1788</v>
       </c>
       <c r="B536" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C536" s="5" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="D536" s="3" t="s">
-        <v>131</v>
+        <v>94</v>
       </c>
       <c r="E536" s="3" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="F536" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G536" s="3">
-        <v>55420</v>
+        <v>55060</v>
       </c>
     </row>
     <row r="537" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A537" s="4">
         <v>1788</v>
       </c>
       <c r="B537" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C537" s="5" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D537" s="3" t="s">
-        <v>772</v>
+        <v>131</v>
       </c>
       <c r="E537" s="3" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F537" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G537" s="3">
-        <v>55301</v>
+        <v>55420</v>
       </c>
     </row>
     <row r="538" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A538" s="4">
         <v>1788</v>
       </c>
       <c r="B538" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C538" s="5" t="s">
-        <v>1205</v>
+        <v>1201</v>
       </c>
       <c r="D538" s="3" t="s">
-        <v>1018</v>
+        <v>772</v>
       </c>
       <c r="E538" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F538" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G538" s="3">
-        <v>55362</v>
+        <v>55301</v>
       </c>
     </row>
     <row r="539" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A539" s="4">
         <v>1788</v>
       </c>
       <c r="B539" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C539" s="5" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="D539" s="3" t="s">
-        <v>352</v>
+        <v>1018</v>
       </c>
       <c r="E539" s="3" t="s">
-        <v>205</v>
+        <v>47</v>
       </c>
       <c r="F539" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G539" s="3">
-        <v>55902</v>
+        <v>55362</v>
       </c>
     </row>
     <row r="540" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A540" s="4">
         <v>1788</v>
       </c>
       <c r="B540" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C540" s="5" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D540" s="3" t="s">
         <v>352</v>
       </c>
       <c r="E540" s="3" t="s">
         <v>205</v>
       </c>
       <c r="F540" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G540" s="3">
-        <v>55906</v>
+        <v>55902</v>
       </c>
     </row>
     <row r="541" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A541" s="4">
         <v>1788</v>
       </c>
       <c r="B541" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C541" s="5" t="s">
-        <v>1378</v>
+        <v>1209</v>
       </c>
       <c r="D541" s="3" t="s">
         <v>352</v>
       </c>
       <c r="E541" s="3" t="s">
         <v>205</v>
       </c>
       <c r="F541" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G541" s="3">
-        <v>55901</v>
+        <v>55906</v>
       </c>
     </row>
     <row r="542" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A542" s="4">
         <v>1788</v>
       </c>
       <c r="B542" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C542" s="5" t="s">
-        <v>1208</v>
+        <v>1378</v>
       </c>
       <c r="D542" s="3" t="s">
         <v>352</v>
       </c>
       <c r="E542" s="3" t="s">
         <v>205</v>
       </c>
       <c r="F542" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G542" s="3">
-        <v>55902</v>
+        <v>55901</v>
       </c>
     </row>
     <row r="543" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A543" s="4">
         <v>1788</v>
       </c>
       <c r="B543" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C543" s="5" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="D543" s="3" t="s">
-        <v>640</v>
+        <v>352</v>
       </c>
       <c r="E543" s="3" t="s">
-        <v>60</v>
+        <v>205</v>
       </c>
       <c r="F543" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G543" s="3">
-        <v>55024</v>
+        <v>55902</v>
       </c>
     </row>
     <row r="544" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A544" s="4">
-        <v>1791</v>
+        <v>1788</v>
       </c>
       <c r="B544" s="3" t="s">
-        <v>584</v>
+        <v>418</v>
       </c>
       <c r="C544" s="5" t="s">
-        <v>585</v>
+        <v>1204</v>
       </c>
       <c r="D544" s="3" t="s">
-        <v>586</v>
+        <v>640</v>
       </c>
       <c r="E544" s="3" t="s">
-        <v>201</v>
+        <v>60</v>
       </c>
       <c r="F544" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G544" s="3">
-        <v>55070</v>
+        <v>55024</v>
       </c>
     </row>
     <row r="545" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A545" s="4">
         <v>1791</v>
       </c>
       <c r="B545" s="3" t="s">
         <v>584</v>
       </c>
       <c r="C545" s="5" t="s">
-        <v>1352</v>
+        <v>585</v>
       </c>
       <c r="D545" s="3" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="E545" s="3" t="s">
         <v>201</v>
       </c>
       <c r="F545" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G545" s="3">
-        <v>55434</v>
+        <v>55070</v>
       </c>
     </row>
     <row r="546" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A546" s="4">
         <v>1791</v>
       </c>
       <c r="B546" s="3" t="s">
         <v>584</v>
       </c>
       <c r="C546" s="5" t="s">
-        <v>1355</v>
+        <v>1352</v>
       </c>
       <c r="D546" s="3" t="s">
-        <v>39</v>
+        <v>599</v>
       </c>
       <c r="E546" s="3" t="s">
         <v>201</v>
       </c>
       <c r="F546" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G546" s="3">
-        <v>55303</v>
+        <v>55434</v>
       </c>
     </row>
     <row r="547" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A547" s="4">
         <v>1791</v>
       </c>
       <c r="B547" s="3" t="s">
         <v>584</v>
       </c>
       <c r="C547" s="5" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="D547" s="3" t="s">
-        <v>1354</v>
+        <v>39</v>
       </c>
       <c r="E547" s="3" t="s">
         <v>201</v>
       </c>
       <c r="F547" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G547" s="3">
-        <v>55011</v>
+        <v>55303</v>
       </c>
     </row>
     <row r="548" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A548" s="4">
-        <v>1801</v>
+        <v>1791</v>
       </c>
       <c r="B548" s="3" t="s">
-        <v>406</v>
+        <v>584</v>
       </c>
       <c r="C548" s="5" t="s">
-        <v>407</v>
+        <v>1353</v>
       </c>
       <c r="D548" s="3" t="s">
-        <v>408</v>
+        <v>1354</v>
       </c>
       <c r="E548" s="3" t="s">
-        <v>91</v>
+        <v>201</v>
       </c>
       <c r="F548" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G548" s="3">
-        <v>56065</v>
+        <v>55011</v>
       </c>
     </row>
     <row r="549" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A549" s="4">
         <v>1801</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>406</v>
       </c>
       <c r="C549" s="5" t="s">
-        <v>1183</v>
+        <v>407</v>
       </c>
       <c r="D549" s="3" t="s">
-        <v>1184</v>
+        <v>408</v>
       </c>
       <c r="E549" s="3" t="s">
-        <v>388</v>
+        <v>91</v>
       </c>
       <c r="F549" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G549" s="3">
-        <v>56081</v>
+        <v>56065</v>
       </c>
     </row>
     <row r="550" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A550" s="4">
         <v>1801</v>
       </c>
       <c r="B550" s="3" t="s">
         <v>406</v>
       </c>
       <c r="C550" s="5" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D550" s="3" t="s">
-        <v>919</v>
+        <v>1184</v>
       </c>
       <c r="E550" s="3" t="s">
-        <v>436</v>
+        <v>388</v>
       </c>
       <c r="F550" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G550" s="3">
-        <v>56003</v>
+        <v>56081</v>
       </c>
     </row>
     <row r="551" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A551" s="4">
         <v>1801</v>
       </c>
       <c r="B551" s="3" t="s">
         <v>406</v>
       </c>
       <c r="C551" s="5" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="D551" s="3" t="s">
-        <v>608</v>
+        <v>919</v>
       </c>
       <c r="E551" s="3" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="F551" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G551" s="3">
-        <v>56062</v>
+        <v>56003</v>
       </c>
     </row>
     <row r="552" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A552" s="4">
         <v>1801</v>
       </c>
       <c r="B552" s="3" t="s">
         <v>406</v>
       </c>
       <c r="C552" s="5" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="D552" s="3" t="s">
-        <v>626</v>
+        <v>608</v>
       </c>
       <c r="E552" s="3" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="F552" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G552" s="3">
-        <v>56001</v>
+        <v>56062</v>
       </c>
     </row>
     <row r="553" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A553" s="4">
         <v>1801</v>
       </c>
       <c r="B553" s="3" t="s">
         <v>406</v>
       </c>
       <c r="C553" s="5" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
       <c r="D553" s="3" t="s">
-        <v>980</v>
+        <v>626</v>
       </c>
       <c r="E553" s="3" t="s">
-        <v>436</v>
+        <v>91</v>
       </c>
       <c r="F553" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G553" s="3">
-        <v>56082</v>
+        <v>56001</v>
       </c>
     </row>
     <row r="554" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A554" s="4">
-        <v>1804</v>
+        <v>1801</v>
       </c>
       <c r="B554" s="3" t="s">
-        <v>218</v>
+        <v>406</v>
       </c>
       <c r="C554" s="5" t="s">
-        <v>219</v>
+        <v>1185</v>
       </c>
       <c r="D554" s="3" t="s">
-        <v>220</v>
+        <v>980</v>
       </c>
       <c r="E554" s="3" t="s">
-        <v>221</v>
+        <v>436</v>
       </c>
       <c r="F554" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G554" s="3">
-        <v>55003</v>
+        <v>56082</v>
       </c>
     </row>
     <row r="555" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A555" s="4">
         <v>1804</v>
       </c>
       <c r="B555" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C555" s="5" t="s">
-        <v>834</v>
+        <v>219</v>
       </c>
       <c r="D555" s="3" t="s">
-        <v>835</v>
+        <v>220</v>
       </c>
       <c r="E555" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F555" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G555" s="3">
-        <v>55082</v>
+        <v>55003</v>
       </c>
     </row>
     <row r="556" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A556" s="4">
         <v>1804</v>
       </c>
       <c r="B556" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C556" s="5" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="D556" s="3" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="E556" s="3" t="s">
-        <v>833</v>
+        <v>221</v>
       </c>
       <c r="F556" s="3" t="s">
-        <v>815</v>
+        <v>5</v>
       </c>
       <c r="G556" s="3">
-        <v>54016</v>
+        <v>55082</v>
       </c>
     </row>
     <row r="557" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A557" s="4">
         <v>1804</v>
       </c>
       <c r="B557" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C557" s="5" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="D557" s="3" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="E557" s="3" t="s">
-        <v>221</v>
+        <v>833</v>
       </c>
       <c r="F557" s="3" t="s">
-        <v>5</v>
+        <v>815</v>
       </c>
       <c r="G557" s="3">
-        <v>55082</v>
+        <v>54016</v>
       </c>
     </row>
     <row r="558" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A558" s="4">
-        <v>1808</v>
+        <v>1804</v>
       </c>
       <c r="B558" s="3" t="s">
-        <v>371</v>
+        <v>218</v>
       </c>
       <c r="C558" s="5" t="s">
-        <v>372</v>
+        <v>836</v>
       </c>
       <c r="D558" s="3" t="s">
-        <v>373</v>
+        <v>835</v>
       </c>
       <c r="E558" s="3" t="s">
-        <v>9</v>
+        <v>221</v>
       </c>
       <c r="F558" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G558" s="3">
-        <v>55413</v>
+        <v>55082</v>
       </c>
     </row>
     <row r="559" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A559" s="4">
         <v>1808</v>
       </c>
       <c r="B559" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C559" s="5" t="s">
-        <v>1109</v>
+        <v>372</v>
       </c>
       <c r="D559" s="3" t="s">
-        <v>1110</v>
+        <v>373</v>
       </c>
       <c r="E559" s="3" t="s">
-        <v>201</v>
+        <v>9</v>
       </c>
       <c r="F559" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G559" s="3">
-        <v>55112</v>
+        <v>55413</v>
       </c>
     </row>
     <row r="560" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A560" s="4">
         <v>1808</v>
       </c>
       <c r="B560" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C560" s="5" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="D560" s="3" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="E560" s="3" t="s">
         <v>201</v>
       </c>
       <c r="F560" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G560" s="3">
-        <v>55433</v>
+        <v>55112</v>
       </c>
     </row>
     <row r="561" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A561" s="4">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="B561" s="3" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="C561" s="5" t="s">
-        <v>366</v>
+        <v>1107</v>
       </c>
       <c r="D561" s="3" t="s">
-        <v>367</v>
+        <v>1108</v>
       </c>
       <c r="E561" s="3" t="s">
-        <v>368</v>
+        <v>201</v>
       </c>
       <c r="F561" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G561" s="3">
-        <v>55802</v>
+        <v>55433</v>
       </c>
     </row>
     <row r="562" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A562" s="4">
         <v>1812</v>
       </c>
       <c r="B562" s="3" t="s">
         <v>365</v>
       </c>
       <c r="C562" s="5" t="s">
-        <v>1104</v>
+        <v>366</v>
       </c>
       <c r="D562" s="3" t="s">
         <v>367</v>
       </c>
       <c r="E562" s="3" t="s">
         <v>368</v>
       </c>
       <c r="F562" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G562" s="3">
-        <v>55804</v>
+        <v>55802</v>
       </c>
     </row>
     <row r="563" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A563" s="4">
         <v>1812</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>365</v>
       </c>
       <c r="C563" s="5" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D563" s="3" t="s">
         <v>367</v>
       </c>
       <c r="E563" s="3" t="s">
         <v>368</v>
       </c>
       <c r="F563" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G563" s="3">
-        <v>55803</v>
+        <v>55804</v>
       </c>
     </row>
     <row r="564" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A564" s="4">
         <v>1812</v>
       </c>
       <c r="B564" s="3" t="s">
         <v>365</v>
       </c>
       <c r="C564" s="5" t="s">
-        <v>1105</v>
+        <v>1103</v>
       </c>
       <c r="D564" s="3" t="s">
-        <v>909</v>
+        <v>367</v>
       </c>
       <c r="E564" s="3" t="s">
         <v>368</v>
       </c>
       <c r="F564" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G564" s="3">
-        <v>55811</v>
+        <v>55803</v>
       </c>
     </row>
     <row r="565" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A565" s="4">
-        <v>1813</v>
+        <v>1812</v>
       </c>
       <c r="B565" s="3" t="s">
-        <v>73</v>
+        <v>365</v>
       </c>
       <c r="C565" s="5" t="s">
-        <v>74</v>
+        <v>1105</v>
       </c>
       <c r="D565" s="3" t="s">
-        <v>53</v>
+        <v>909</v>
       </c>
       <c r="E565" s="3" t="s">
-        <v>9</v>
+        <v>368</v>
       </c>
       <c r="F565" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G565" s="3">
-        <v>55416</v>
+        <v>55811</v>
       </c>
     </row>
     <row r="566" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A566" s="4">
         <v>1813</v>
       </c>
       <c r="B566" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C566" s="5" t="s">
-        <v>694</v>
+        <v>74</v>
       </c>
       <c r="D566" s="3" t="s">
-        <v>695</v>
+        <v>53</v>
       </c>
       <c r="E566" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F566" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G566" s="3">
-        <v>55422</v>
+        <v>55416</v>
       </c>
     </row>
     <row r="567" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A567" s="4">
         <v>1813</v>
       </c>
       <c r="B567" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C567" s="5" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="D567" s="3" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="E567" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F567" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G567" s="3">
-        <v>55343</v>
+        <v>55422</v>
       </c>
     </row>
     <row r="568" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A568" s="4">
         <v>1813</v>
       </c>
       <c r="B568" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C568" s="5" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="D568" s="3" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E568" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F568" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G568" s="3">
-        <v>55446</v>
+        <v>55343</v>
       </c>
     </row>
     <row r="569" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A569" s="4">
-        <v>1815</v>
+        <v>1813</v>
       </c>
       <c r="B569" s="3" t="s">
-        <v>471</v>
+        <v>73</v>
       </c>
       <c r="C569" s="5" t="s">
-        <v>472</v>
+        <v>692</v>
       </c>
       <c r="D569" s="3" t="s">
-        <v>473</v>
+        <v>693</v>
       </c>
       <c r="E569" s="3" t="s">
-        <v>181</v>
+        <v>9</v>
       </c>
       <c r="F569" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G569" s="3">
-        <v>55946</v>
+        <v>55446</v>
       </c>
     </row>
     <row r="570" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A570" s="4">
-        <v>1818</v>
+        <v>1815</v>
       </c>
       <c r="B570" s="3" t="s">
-        <v>299</v>
+        <v>471</v>
       </c>
       <c r="C570" s="5" t="s">
-        <v>300</v>
+        <v>472</v>
       </c>
       <c r="D570" s="3" t="s">
-        <v>301</v>
+        <v>473</v>
       </c>
       <c r="E570" s="3" t="s">
-        <v>288</v>
+        <v>181</v>
       </c>
       <c r="F570" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G570" s="3">
-        <v>55355</v>
+        <v>55946</v>
       </c>
     </row>
     <row r="571" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A571" s="4">
         <v>1818</v>
       </c>
       <c r="B571" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C571" s="5" t="s">
-        <v>968</v>
+        <v>300</v>
       </c>
       <c r="D571" s="3" t="s">
-        <v>969</v>
+        <v>301</v>
       </c>
       <c r="E571" s="3" t="s">
         <v>288</v>
       </c>
       <c r="F571" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G571" s="3">
-        <v>56228</v>
+        <v>55355</v>
       </c>
     </row>
     <row r="572" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A572" s="4">
         <v>1818</v>
       </c>
       <c r="B572" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C572" s="5" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="D572" s="3" t="s">
-        <v>709</v>
+        <v>969</v>
       </c>
       <c r="E572" s="3" t="s">
-        <v>106</v>
+        <v>288</v>
       </c>
       <c r="F572" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G572" s="3">
-        <v>56201</v>
+        <v>56228</v>
       </c>
     </row>
     <row r="573" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A573" s="4">
         <v>1818</v>
       </c>
       <c r="B573" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C573" s="5" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D573" s="3" t="s">
-        <v>68</v>
+        <v>709</v>
       </c>
       <c r="E573" s="3" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="F573" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G573" s="3">
-        <v>55350</v>
+        <v>56201</v>
       </c>
     </row>
     <row r="574" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A574" s="4">
-        <v>1819</v>
+        <v>1818</v>
       </c>
       <c r="B574" s="3" t="s">
-        <v>543</v>
+        <v>299</v>
       </c>
       <c r="C574" s="5" t="s">
-        <v>544</v>
+        <v>970</v>
       </c>
       <c r="D574" s="3" t="s">
-        <v>3</v>
+        <v>68</v>
       </c>
       <c r="E574" s="3" t="s">
-        <v>4</v>
+        <v>69</v>
       </c>
       <c r="F574" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G574" s="3">
-        <v>55021</v>
+        <v>55350</v>
       </c>
     </row>
     <row r="575" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A575" s="4">
         <v>1819</v>
       </c>
       <c r="B575" s="3" t="s">
         <v>543</v>
       </c>
       <c r="C575" s="5" t="s">
-        <v>1302</v>
+        <v>544</v>
       </c>
       <c r="D575" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E575" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F575" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G575" s="3">
         <v>55021</v>
       </c>
     </row>
     <row r="576" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A576" s="4">
         <v>1819</v>
       </c>
       <c r="B576" s="3" t="s">
         <v>543</v>
       </c>
       <c r="C576" s="5" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
       <c r="D576" s="3" t="s">
-        <v>1096</v>
+        <v>3</v>
       </c>
       <c r="E576" s="3" t="s">
-        <v>361</v>
+        <v>4</v>
       </c>
       <c r="F576" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G576" s="3">
-        <v>55372</v>
+        <v>55021</v>
       </c>
     </row>
     <row r="577" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A577" s="4">
-        <v>1820</v>
+        <v>1819</v>
       </c>
       <c r="B577" s="3" t="s">
-        <v>36</v>
+        <v>543</v>
       </c>
       <c r="C577" s="5" t="s">
-        <v>37</v>
+        <v>1303</v>
       </c>
       <c r="D577" s="3" t="s">
-        <v>38</v>
+        <v>1096</v>
       </c>
       <c r="E577" s="3" t="s">
-        <v>39</v>
+        <v>361</v>
       </c>
       <c r="F577" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G577" s="3">
-        <v>55107</v>
+        <v>55372</v>
       </c>
     </row>
     <row r="578" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A578" s="4">
         <v>1820</v>
       </c>
       <c r="B578" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C578" s="5" t="s">
-        <v>622</v>
+        <v>37</v>
       </c>
       <c r="D578" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E578" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F578" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G578" s="3">
-        <v>55105</v>
+        <v>55107</v>
       </c>
     </row>
     <row r="579" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A579" s="4">
         <v>1820</v>
       </c>
       <c r="B579" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C579" s="5" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="D579" s="3" t="s">
-        <v>621</v>
+        <v>38</v>
       </c>
       <c r="E579" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F579" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G579" s="3">
-        <v>55127</v>
+        <v>55105</v>
       </c>
     </row>
     <row r="580" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A580" s="4">
-        <v>1822</v>
+        <v>1820</v>
       </c>
       <c r="B580" s="3" t="s">
-        <v>318</v>
+        <v>36</v>
       </c>
       <c r="C580" s="5" t="s">
-        <v>319</v>
+        <v>620</v>
       </c>
       <c r="D580" s="3" t="s">
-        <v>320</v>
+        <v>621</v>
       </c>
       <c r="E580" s="3" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="F580" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G580" s="3">
-        <v>55076</v>
+        <v>55127</v>
       </c>
     </row>
     <row r="581" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A581" s="4">
-        <v>1824</v>
+        <v>1822</v>
       </c>
       <c r="B581" s="3" t="s">
-        <v>362</v>
+        <v>318</v>
       </c>
       <c r="C581" s="5" t="s">
-        <v>363</v>
+        <v>319</v>
       </c>
       <c r="D581" s="3" t="s">
-        <v>364</v>
+        <v>320</v>
       </c>
       <c r="E581" s="3" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="F581" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G581" s="3">
-        <v>55113</v>
+        <v>55076</v>
       </c>
     </row>
     <row r="582" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A582" s="4">
         <v>1824</v>
       </c>
       <c r="B582" s="3" t="s">
         <v>362</v>
       </c>
       <c r="C582" s="5" t="s">
-        <v>1099</v>
+        <v>363</v>
       </c>
       <c r="D582" s="3" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="E582" s="3" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F582" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G582" s="3">
-        <v>55410</v>
+        <v>55113</v>
       </c>
     </row>
     <row r="583" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A583" s="4">
         <v>1824</v>
       </c>
       <c r="B583" s="3" t="s">
         <v>362</v>
       </c>
       <c r="C583" s="5" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
       <c r="D583" s="3" t="s">
-        <v>967</v>
+        <v>373</v>
       </c>
       <c r="E583" s="3" t="s">
-        <v>221</v>
+        <v>9</v>
       </c>
       <c r="F583" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G583" s="3">
-        <v>55125</v>
+        <v>55410</v>
       </c>
     </row>
     <row r="584" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A584" s="4">
         <v>1824</v>
       </c>
       <c r="B584" s="3" t="s">
         <v>362</v>
       </c>
       <c r="C584" s="5" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
       <c r="D584" s="3" t="s">
-        <v>420</v>
+        <v>967</v>
       </c>
       <c r="E584" s="3" t="s">
-        <v>60</v>
+        <v>221</v>
       </c>
       <c r="F584" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G584" s="3">
-        <v>55033</v>
+        <v>55125</v>
       </c>
     </row>
     <row r="585" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A585" s="4">
         <v>1824</v>
       </c>
       <c r="B585" s="3" t="s">
         <v>362</v>
       </c>
       <c r="C585" s="5" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
       <c r="D585" s="3" t="s">
-        <v>1101</v>
+        <v>420</v>
       </c>
       <c r="E585" s="3" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="F585" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G585" s="3">
-        <v>55126</v>
+        <v>55033</v>
       </c>
     </row>
     <row r="586" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A586" s="4">
         <v>1824</v>
       </c>
       <c r="B586" s="3" t="s">
         <v>362</v>
       </c>
       <c r="C586" s="5" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="D586" s="3" t="s">
-        <v>616</v>
+        <v>1101</v>
       </c>
       <c r="E586" s="3" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F586" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G586" s="3">
-        <v>55369</v>
+        <v>55126</v>
       </c>
     </row>
     <row r="587" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A587" s="4">
-        <v>1834</v>
+        <v>1824</v>
       </c>
       <c r="B587" s="3" t="s">
-        <v>40</v>
+        <v>362</v>
       </c>
       <c r="C587" s="5" t="s">
-        <v>41</v>
+        <v>1098</v>
       </c>
       <c r="D587" s="3" t="s">
-        <v>42</v>
+        <v>616</v>
       </c>
       <c r="E587" s="3" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="F587" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G587" s="3">
-        <v>56377</v>
+        <v>55369</v>
       </c>
     </row>
     <row r="588" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A588" s="4">
         <v>1834</v>
       </c>
       <c r="B588" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C588" s="5" t="s">
-        <v>625</v>
+        <v>41</v>
       </c>
       <c r="D588" s="3" t="s">
-        <v>626</v>
+        <v>42</v>
       </c>
       <c r="E588" s="3" t="s">
-        <v>91</v>
+        <v>43</v>
       </c>
       <c r="F588" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G588" s="3">
-        <v>56001</v>
+        <v>56377</v>
       </c>
     </row>
     <row r="589" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A589" s="4">
         <v>1834</v>
       </c>
       <c r="B589" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C589" s="5" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D589" s="3" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E589" s="3" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="F589" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G589" s="3">
-        <v>55318</v>
+        <v>56001</v>
       </c>
     </row>
     <row r="590" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A590" s="4">
-        <v>1837</v>
+        <v>1834</v>
       </c>
       <c r="B590" s="3" t="s">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="C590" s="5" t="s">
-        <v>111</v>
+        <v>623</v>
       </c>
       <c r="D590" s="3" t="s">
-        <v>112</v>
+        <v>624</v>
       </c>
       <c r="E590" s="3" t="s">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="F590" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G590" s="3">
-        <v>55435</v>
+        <v>55318</v>
       </c>
     </row>
     <row r="591" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A591" s="4">
         <v>1837</v>
       </c>
       <c r="B591" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C591" s="5" t="s">
-        <v>721</v>
+        <v>111</v>
       </c>
       <c r="D591" s="3" t="s">
-        <v>373</v>
+        <v>112</v>
       </c>
       <c r="E591" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F591" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G591" s="3">
-        <v>55402</v>
+        <v>55435</v>
       </c>
     </row>
     <row r="592" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A592" s="4">
-        <v>1845</v>
+        <v>1837</v>
       </c>
       <c r="B592" s="3" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="C592" s="5" t="s">
-        <v>121</v>
+        <v>721</v>
       </c>
       <c r="D592" s="3" t="s">
-        <v>38</v>
+        <v>373</v>
       </c>
       <c r="E592" s="3" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F592" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G592" s="3">
-        <v>55107</v>
+        <v>55402</v>
       </c>
     </row>
     <row r="593" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A593" s="4">
-        <v>1847</v>
+        <v>1845</v>
       </c>
       <c r="B593" s="3" t="s">
-        <v>92</v>
+        <v>120</v>
       </c>
       <c r="C593" s="5" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="D593" s="3" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E593" s="3" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="F593" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G593" s="3">
-        <v>55060</v>
+        <v>55107</v>
       </c>
     </row>
     <row r="594" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A594" s="4">
-        <v>1848</v>
+        <v>1847</v>
       </c>
       <c r="B594" s="3" t="s">
-        <v>206</v>
+        <v>92</v>
       </c>
       <c r="C594" s="5" t="s">
-        <v>207</v>
+        <v>93</v>
       </c>
       <c r="D594" s="3" t="s">
-        <v>208</v>
+        <v>94</v>
       </c>
       <c r="E594" s="3" t="s">
-        <v>209</v>
+        <v>95</v>
       </c>
       <c r="F594" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G594" s="3">
-        <v>56220</v>
+        <v>55060</v>
       </c>
     </row>
     <row r="595" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A595" s="4">
         <v>1848</v>
       </c>
       <c r="B595" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C595" s="5" t="s">
-        <v>818</v>
+        <v>207</v>
       </c>
       <c r="D595" s="3" t="s">
-        <v>819</v>
+        <v>208</v>
       </c>
       <c r="E595" s="3" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="F595" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G595" s="3">
-        <v>56149</v>
+        <v>56220</v>
       </c>
     </row>
     <row r="596" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A596" s="4">
-        <v>1853</v>
+        <v>1848</v>
       </c>
       <c r="B596" s="3" t="s">
-        <v>264</v>
+        <v>206</v>
       </c>
       <c r="C596" s="5" t="s">
-        <v>265</v>
+        <v>818</v>
       </c>
       <c r="D596" s="3" t="s">
-        <v>266</v>
+        <v>819</v>
       </c>
       <c r="E596" s="3" t="s">
-        <v>60</v>
+        <v>213</v>
       </c>
       <c r="F596" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G596" s="3">
-        <v>55118</v>
+        <v>56149</v>
       </c>
     </row>
     <row r="597" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A597" s="4">
         <v>1853</v>
       </c>
       <c r="B597" s="3" t="s">
         <v>264</v>
       </c>
       <c r="C597" s="5" t="s">
-        <v>944</v>
+        <v>265</v>
       </c>
       <c r="D597" s="3" t="s">
-        <v>112</v>
+        <v>266</v>
       </c>
       <c r="E597" s="3" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="F597" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G597" s="3">
-        <v>55410</v>
+        <v>55118</v>
       </c>
     </row>
     <row r="598" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A598" s="4">
-        <v>1856</v>
+        <v>1853</v>
       </c>
       <c r="B598" s="3" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="C598" s="5" t="s">
-        <v>270</v>
+        <v>944</v>
       </c>
       <c r="D598" s="3" t="s">
-        <v>271</v>
+        <v>112</v>
       </c>
       <c r="E598" s="3" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F598" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G598" s="3">
-        <v>56051</v>
+        <v>55410</v>
       </c>
     </row>
     <row r="599" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A599" s="4">
-        <v>1858</v>
+        <v>1856</v>
       </c>
       <c r="B599" s="3" t="s">
-        <v>333</v>
+        <v>269</v>
       </c>
       <c r="C599" s="5" t="s">
-        <v>334</v>
+        <v>270</v>
       </c>
       <c r="D599" s="3" t="s">
-        <v>335</v>
+        <v>271</v>
       </c>
       <c r="E599" s="3" t="s">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="F599" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G599" s="3">
-        <v>55044</v>
+        <v>56051</v>
       </c>
     </row>
     <row r="600" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A600" s="4">
         <v>1858</v>
       </c>
       <c r="B600" s="3" t="s">
         <v>333</v>
       </c>
       <c r="C600" s="5" t="s">
-        <v>1014</v>
+        <v>334</v>
       </c>
       <c r="D600" s="3" t="s">
         <v>335</v>
       </c>
       <c r="E600" s="3" t="s">
         <v>60</v>
       </c>
       <c r="F600" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G600" s="3">
         <v>55044</v>
       </c>
     </row>
     <row r="601" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A601" s="4">
-        <v>1861</v>
+        <v>1858</v>
       </c>
       <c r="B601" s="3" t="s">
-        <v>198</v>
+        <v>333</v>
       </c>
       <c r="C601" s="5" t="s">
-        <v>199</v>
+        <v>1014</v>
       </c>
       <c r="D601" s="3" t="s">
-        <v>200</v>
+        <v>335</v>
       </c>
       <c r="E601" s="3" t="s">
-        <v>201</v>
+        <v>60</v>
       </c>
       <c r="F601" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G601" s="3">
-        <v>55014</v>
+        <v>55044</v>
       </c>
     </row>
     <row r="602" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A602" s="4">
         <v>1861</v>
       </c>
       <c r="B602" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C602" s="5" t="s">
-        <v>813</v>
+        <v>199</v>
       </c>
       <c r="D602" s="3" t="s">
-        <v>814</v>
+        <v>200</v>
       </c>
       <c r="E602" s="3" t="s">
-        <v>555</v>
+        <v>201</v>
       </c>
       <c r="F602" s="3" t="s">
-        <v>815</v>
+        <v>5</v>
       </c>
       <c r="G602" s="3">
-        <v>54024</v>
+        <v>55014</v>
       </c>
     </row>
     <row r="603" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A603" s="4">
         <v>1861</v>
       </c>
       <c r="B603" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C603" s="5" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="D603" s="3" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="E603" s="3" t="s">
-        <v>221</v>
+        <v>555</v>
       </c>
       <c r="F603" s="3" t="s">
-        <v>5</v>
+        <v>815</v>
       </c>
       <c r="G603" s="3">
-        <v>55082</v>
+        <v>54024</v>
       </c>
     </row>
     <row r="604" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A604" s="4">
         <v>1861</v>
       </c>
       <c r="B604" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C604" s="5" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="D604" s="3" t="s">
-        <v>373</v>
+        <v>817</v>
       </c>
       <c r="E604" s="3" t="s">
-        <v>9</v>
+        <v>221</v>
       </c>
       <c r="F604" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G604" s="3">
-        <v>55415</v>
+        <v>55082</v>
       </c>
     </row>
     <row r="605" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A605" s="4">
         <v>1861</v>
       </c>
       <c r="B605" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C605" s="5" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="D605" s="3" t="s">
-        <v>811</v>
+        <v>373</v>
       </c>
       <c r="E605" s="3" t="s">
-        <v>242</v>
+        <v>9</v>
       </c>
       <c r="F605" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G605" s="3">
-        <v>55045</v>
+        <v>55415</v>
       </c>
     </row>
     <row r="606" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A606" s="4">
         <v>1861</v>
       </c>
       <c r="B606" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C606" s="5" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="D606" s="3" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E606" s="3" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="F606" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G606" s="3">
-        <v>55025</v>
+        <v>55045</v>
       </c>
     </row>
     <row r="607" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A607" s="4">
-        <v>1862</v>
+        <v>1861</v>
       </c>
       <c r="B607" s="3" t="s">
-        <v>548</v>
+        <v>198</v>
       </c>
       <c r="C607" s="5" t="s">
-        <v>549</v>
+        <v>808</v>
       </c>
       <c r="D607" s="3" t="s">
-        <v>247</v>
+        <v>809</v>
       </c>
       <c r="E607" s="3" t="s">
-        <v>9</v>
+        <v>221</v>
       </c>
       <c r="F607" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G607" s="3">
-        <v>55391</v>
+        <v>55025</v>
       </c>
     </row>
     <row r="608" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A608" s="4">
         <v>1862</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>548</v>
       </c>
       <c r="C608" s="5" t="s">
-        <v>1305</v>
+        <v>549</v>
       </c>
       <c r="D608" s="3" t="s">
-        <v>621</v>
+        <v>247</v>
       </c>
       <c r="E608" s="3" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F608" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G608" s="3">
-        <v>55127</v>
+        <v>55391</v>
       </c>
     </row>
     <row r="609" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A609" s="4">
         <v>1862</v>
       </c>
       <c r="B609" s="3" t="s">
         <v>548</v>
       </c>
       <c r="C609" s="5" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D609" s="3" t="s">
-        <v>112</v>
+        <v>621</v>
       </c>
       <c r="E609" s="3" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F609" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G609" s="3">
-        <v>55435</v>
+        <v>55127</v>
       </c>
     </row>
     <row r="610" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A610" s="4">
         <v>1862</v>
       </c>
       <c r="B610" s="3" t="s">
         <v>548</v>
       </c>
       <c r="C610" s="5" t="s">
-        <v>1306</v>
+        <v>1304</v>
       </c>
       <c r="D610" s="3" t="s">
-        <v>1307</v>
+        <v>112</v>
       </c>
       <c r="E610" s="3" t="s">
-        <v>1308</v>
+        <v>9</v>
       </c>
       <c r="F610" s="3" t="s">
-        <v>1309</v>
+        <v>5</v>
       </c>
       <c r="G610" s="3">
-        <v>85254</v>
+        <v>55435</v>
       </c>
     </row>
     <row r="611" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A611" s="4">
-        <v>1863</v>
+        <v>1862</v>
       </c>
       <c r="B611" s="3" t="s">
-        <v>587</v>
+        <v>548</v>
       </c>
       <c r="C611" s="5" t="s">
-        <v>588</v>
+        <v>1306</v>
       </c>
       <c r="D611" s="3" t="s">
-        <v>53</v>
+        <v>1307</v>
       </c>
       <c r="E611" s="3" t="s">
-        <v>9</v>
+        <v>1308</v>
       </c>
       <c r="F611" s="3" t="s">
-        <v>5</v>
+        <v>1309</v>
       </c>
       <c r="G611" s="3">
-        <v>55416</v>
+        <v>85254</v>
       </c>
     </row>
     <row r="612" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A612" s="4">
-        <v>1864</v>
+        <v>1863</v>
       </c>
       <c r="B612" s="3" t="s">
-        <v>446</v>
+        <v>587</v>
       </c>
       <c r="C612" s="5" t="s">
-        <v>447</v>
+        <v>588</v>
       </c>
       <c r="D612" s="3" t="s">
-        <v>448</v>
+        <v>53</v>
       </c>
       <c r="E612" s="3" t="s">
-        <v>361</v>
+        <v>9</v>
       </c>
       <c r="F612" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G612" s="3">
-        <v>55352</v>
+        <v>55416</v>
       </c>
     </row>
     <row r="613" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A613" s="4">
         <v>1864</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>446</v>
       </c>
       <c r="C613" s="5" t="s">
-        <v>1227</v>
+        <v>447</v>
       </c>
       <c r="D613" s="3" t="s">
-        <v>373</v>
+        <v>448</v>
       </c>
       <c r="E613" s="3" t="s">
-        <v>9</v>
+        <v>361</v>
       </c>
       <c r="F613" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G613" s="3">
-        <v>55414</v>
+        <v>55352</v>
       </c>
     </row>
     <row r="614" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A614" s="4">
-        <v>1865</v>
+        <v>1864</v>
       </c>
       <c r="B614" s="3" t="s">
-        <v>51</v>
+        <v>446</v>
       </c>
       <c r="C614" s="5" t="s">
-        <v>52</v>
+        <v>1227</v>
       </c>
       <c r="D614" s="3" t="s">
-        <v>53</v>
+        <v>373</v>
       </c>
       <c r="E614" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F614" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G614" s="3">
-        <v>55416</v>
+        <v>55414</v>
       </c>
     </row>
     <row r="615" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A615" s="4">
         <v>1865</v>
       </c>
       <c r="B615" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C615" s="5" t="s">
-        <v>632</v>
+        <v>52</v>
       </c>
       <c r="D615" s="3" t="s">
-        <v>633</v>
+        <v>53</v>
       </c>
       <c r="E615" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F615" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G615" s="3">
-        <v>55331</v>
+        <v>55416</v>
       </c>
     </row>
     <row r="616" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A616" s="4">
         <v>1865</v>
       </c>
       <c r="B616" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C616" s="5" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="D616" s="3" t="s">
-        <v>373</v>
+        <v>633</v>
       </c>
       <c r="E616" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F616" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G616" s="3">
-        <v>55402</v>
+        <v>55331</v>
       </c>
     </row>
     <row r="617" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A617" s="4">
         <v>1865</v>
       </c>
       <c r="B617" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C617" s="5" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D617" s="3" t="s">
         <v>373</v>
       </c>
       <c r="E617" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F617" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G617" s="3">
-        <v>55408</v>
+        <v>55402</v>
       </c>
     </row>
     <row r="618" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A618" s="4">
         <v>1865</v>
       </c>
       <c r="B618" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C618" s="5" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="D618" s="3" t="s">
-        <v>1405</v>
+        <v>373</v>
       </c>
       <c r="E618" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F618" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G618" s="3">
-        <v>55331</v>
+        <v>55408</v>
       </c>
     </row>
     <row r="619" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A619" s="4">
         <v>1865</v>
       </c>
       <c r="B619" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C619" s="5" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D619" s="3" t="s">
-        <v>38</v>
+        <v>1405</v>
       </c>
       <c r="E619" s="3" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F619" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G619" s="3">
-        <v>55102</v>
+        <v>55331</v>
       </c>
     </row>
     <row r="620" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A620" s="4">
         <v>1865</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C620" s="5" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="D620" s="3" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="E620" s="3" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F620" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G620" s="3">
-        <v>55439</v>
+        <v>55102</v>
       </c>
     </row>
     <row r="621" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A621" s="4">
         <v>1865</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C621" s="5" t="s">
-        <v>196</v>
+        <v>631</v>
       </c>
       <c r="D621" s="3" t="s">
-        <v>197</v>
+        <v>131</v>
       </c>
       <c r="E621" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F621" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G621" s="3">
-        <v>55345</v>
+        <v>55439</v>
       </c>
     </row>
     <row r="622" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A622" s="4">
-        <v>1870</v>
+        <v>1865</v>
       </c>
       <c r="B622" s="3" t="s">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="C622" s="5" t="s">
-        <v>101</v>
+        <v>196</v>
       </c>
       <c r="D622" s="3" t="s">
-        <v>102</v>
+        <v>197</v>
       </c>
       <c r="E622" s="3" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F622" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G622" s="3">
-        <v>55057</v>
+        <v>55345</v>
       </c>
     </row>
     <row r="623" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A623" s="4">
         <v>1870</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C623" s="5" t="s">
-        <v>1374</v>
+        <v>101</v>
       </c>
       <c r="D623" s="3" t="s">
-        <v>180</v>
+        <v>102</v>
       </c>
       <c r="E623" s="3" t="s">
-        <v>181</v>
+        <v>4</v>
       </c>
       <c r="F623" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G623" s="3">
-        <v>55009</v>
+        <v>55057</v>
       </c>
     </row>
     <row r="624" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A624" s="4">
         <v>1870</v>
       </c>
       <c r="B624" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C624" s="5" t="s">
-        <v>707</v>
+        <v>1374</v>
       </c>
       <c r="D624" s="3" t="s">
-        <v>364</v>
+        <v>180</v>
       </c>
       <c r="E624" s="3" t="s">
-        <v>39</v>
+        <v>181</v>
       </c>
       <c r="F624" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G624" s="3">
-        <v>55113</v>
+        <v>55009</v>
       </c>
     </row>
     <row r="625" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A625" s="4">
         <v>1870</v>
       </c>
       <c r="B625" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C625" s="5" t="s">
-        <v>1377</v>
+        <v>707</v>
       </c>
       <c r="D625" s="3" t="s">
-        <v>3</v>
+        <v>364</v>
       </c>
       <c r="E625" s="3" t="s">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="F625" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G625" s="3">
-        <v>55021</v>
+        <v>55113</v>
       </c>
     </row>
     <row r="626" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A626" s="4">
-        <v>1872</v>
+        <v>1870</v>
       </c>
       <c r="B626" s="3" t="s">
-        <v>409</v>
+        <v>100</v>
       </c>
       <c r="C626" s="5" t="s">
-        <v>410</v>
+        <v>1377</v>
       </c>
       <c r="D626" s="3" t="s">
-        <v>411</v>
+        <v>3</v>
       </c>
       <c r="E626" s="3" t="s">
-        <v>221</v>
+        <v>4</v>
       </c>
       <c r="F626" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G626" s="3">
-        <v>55128</v>
+        <v>55021</v>
       </c>
     </row>
     <row r="627" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A627" s="4">
         <v>1872</v>
       </c>
       <c r="B627" s="3" t="s">
         <v>409</v>
       </c>
       <c r="C627" s="5" t="s">
-        <v>1186</v>
+        <v>410</v>
       </c>
       <c r="D627" s="3" t="s">
-        <v>693</v>
+        <v>411</v>
       </c>
       <c r="E627" s="3" t="s">
-        <v>9</v>
+        <v>221</v>
       </c>
       <c r="F627" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G627" s="3">
-        <v>55441</v>
+        <v>55128</v>
       </c>
     </row>
     <row r="628" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A628" s="4">
-        <v>1874</v>
+        <v>1872</v>
       </c>
       <c r="B628" s="3" t="s">
-        <v>444</v>
+        <v>409</v>
       </c>
       <c r="C628" s="5" t="s">
-        <v>445</v>
+        <v>1186</v>
       </c>
       <c r="D628" s="3" t="s">
-        <v>3</v>
+        <v>693</v>
       </c>
       <c r="E628" s="3" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F628" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G628" s="3">
-        <v>55021</v>
+        <v>55441</v>
       </c>
     </row>
     <row r="629" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A629" s="4">
-        <v>1875</v>
+        <v>1874</v>
       </c>
       <c r="B629" s="3" t="s">
-        <v>169</v>
+        <v>444</v>
       </c>
       <c r="C629" s="5" t="s">
-        <v>170</v>
+        <v>445</v>
       </c>
       <c r="D629" s="3" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="E629" s="3" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F629" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G629" s="3">
-        <v>56013</v>
+        <v>55021</v>
       </c>
     </row>
     <row r="630" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A630" s="4">
-        <v>1877</v>
+        <v>1875</v>
       </c>
       <c r="B630" s="3" t="s">
-        <v>189</v>
+        <v>169</v>
       </c>
       <c r="C630" s="5" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="D630" s="3" t="s">
-        <v>191</v>
+        <v>91</v>
       </c>
       <c r="E630" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F630" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G630" s="3">
-        <v>56098</v>
+        <v>56013</v>
       </c>
     </row>
     <row r="631" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A631" s="4">
-        <v>1880</v>
+        <v>1877</v>
       </c>
       <c r="B631" s="3" t="s">
-        <v>251</v>
+        <v>189</v>
       </c>
       <c r="C631" s="5" t="s">
-        <v>252</v>
+        <v>190</v>
       </c>
       <c r="D631" s="3" t="s">
-        <v>253</v>
+        <v>191</v>
       </c>
       <c r="E631" s="3" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F631" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G631" s="3">
-        <v>55964</v>
+        <v>56098</v>
       </c>
     </row>
     <row r="632" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A632" s="4">
         <v>1880</v>
       </c>
       <c r="B632" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C632" s="5" t="s">
-        <v>873</v>
+        <v>252</v>
       </c>
       <c r="D632" s="3" t="s">
-        <v>352</v>
+        <v>253</v>
       </c>
       <c r="E632" s="3" t="s">
-        <v>205</v>
+        <v>17</v>
       </c>
       <c r="F632" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G632" s="3">
-        <v>55901</v>
+        <v>55964</v>
       </c>
     </row>
     <row r="633" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A633" s="4">
         <v>1880</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C633" s="5" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="D633" s="3" t="s">
-        <v>872</v>
+        <v>352</v>
       </c>
       <c r="E633" s="3" t="s">
         <v>205</v>
       </c>
       <c r="F633" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G633" s="3">
-        <v>55934</v>
+        <v>55901</v>
       </c>
     </row>
     <row r="634" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A634" s="4">
-        <v>1881</v>
+        <v>1880</v>
       </c>
       <c r="B634" s="3" t="s">
-        <v>495</v>
+        <v>251</v>
       </c>
       <c r="C634" s="5" t="s">
-        <v>496</v>
+        <v>871</v>
       </c>
       <c r="D634" s="3" t="s">
-        <v>497</v>
+        <v>872</v>
       </c>
       <c r="E634" s="3" t="s">
-        <v>47</v>
+        <v>205</v>
       </c>
       <c r="F634" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G634" s="3">
-        <v>55358</v>
+        <v>55934</v>
       </c>
     </row>
     <row r="635" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A635" s="4">
         <v>1881</v>
       </c>
       <c r="B635" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C635" s="5" t="s">
-        <v>1268</v>
+        <v>496</v>
       </c>
       <c r="D635" s="3" t="s">
-        <v>323</v>
+        <v>497</v>
       </c>
       <c r="E635" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F635" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G635" s="3">
-        <v>55302</v>
+        <v>55358</v>
       </c>
     </row>
     <row r="636" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A636" s="4">
         <v>1881</v>
       </c>
       <c r="B636" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C636" s="5" t="s">
-        <v>1269</v>
+        <v>1268</v>
       </c>
       <c r="D636" s="3" t="s">
-        <v>1270</v>
+        <v>323</v>
       </c>
       <c r="E636" s="3" t="s">
-        <v>161</v>
+        <v>47</v>
       </c>
       <c r="F636" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G636" s="3">
-        <v>56311</v>
+        <v>55302</v>
       </c>
     </row>
     <row r="637" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A637" s="4">
         <v>1881</v>
       </c>
       <c r="B637" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C637" s="5" t="s">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="D637" s="3" t="s">
-        <v>1275</v>
+        <v>1270</v>
       </c>
       <c r="E637" s="3" t="s">
-        <v>1273</v>
+        <v>161</v>
       </c>
       <c r="F637" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G637" s="3">
-        <v>56446</v>
+        <v>56311</v>
       </c>
     </row>
     <row r="638" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A638" s="4">
         <v>1881</v>
       </c>
       <c r="B638" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C638" s="5" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
       <c r="D638" s="3" t="s">
-        <v>857</v>
+        <v>1275</v>
       </c>
       <c r="E638" s="3" t="s">
-        <v>9</v>
+        <v>1273</v>
       </c>
       <c r="F638" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G638" s="3">
-        <v>55344</v>
+        <v>56446</v>
       </c>
     </row>
     <row r="639" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A639" s="4">
         <v>1881</v>
       </c>
       <c r="B639" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C639" s="5" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
       <c r="D639" s="3" t="s">
-        <v>744</v>
+        <v>857</v>
       </c>
       <c r="E639" s="3" t="s">
-        <v>161</v>
+        <v>9</v>
       </c>
       <c r="F639" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G639" s="3">
-        <v>56531</v>
+        <v>55344</v>
       </c>
     </row>
     <row r="640" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A640" s="4">
         <v>1881</v>
       </c>
       <c r="B640" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C640" s="5" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="D640" s="3" t="s">
-        <v>1279</v>
+        <v>744</v>
       </c>
       <c r="E640" s="3" t="s">
-        <v>645</v>
+        <v>161</v>
       </c>
       <c r="F640" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G640" s="3">
-        <v>56240</v>
+        <v>56531</v>
       </c>
     </row>
     <row r="641" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A641" s="4">
         <v>1881</v>
       </c>
       <c r="B641" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C641" s="5" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
       <c r="D641" s="3" t="s">
-        <v>1281</v>
+        <v>1279</v>
       </c>
       <c r="E641" s="3" t="s">
-        <v>99</v>
+        <v>645</v>
       </c>
       <c r="F641" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G641" s="3">
-        <v>56481</v>
+        <v>56240</v>
       </c>
     </row>
     <row r="642" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A642" s="4">
         <v>1881</v>
       </c>
       <c r="B642" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C642" s="5" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="D642" s="3" t="s">
-        <v>869</v>
+        <v>1281</v>
       </c>
       <c r="E642" s="3" t="s">
-        <v>870</v>
+        <v>99</v>
       </c>
       <c r="F642" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G642" s="3">
-        <v>56296</v>
+        <v>56481</v>
       </c>
     </row>
     <row r="643" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A643" s="4">
         <v>1881</v>
       </c>
       <c r="B643" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C643" s="5" t="s">
-        <v>1271</v>
+        <v>1282</v>
       </c>
       <c r="D643" s="3" t="s">
-        <v>1272</v>
+        <v>869</v>
       </c>
       <c r="E643" s="3" t="s">
-        <v>1273</v>
+        <v>870</v>
       </c>
       <c r="F643" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G643" s="3">
-        <v>56437</v>
+        <v>56296</v>
       </c>
     </row>
     <row r="644" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A644" s="4">
         <v>1881</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C644" s="5" t="s">
-        <v>1406</v>
+        <v>1271</v>
       </c>
       <c r="D644" s="3" t="s">
-        <v>1407</v>
+        <v>1272</v>
       </c>
       <c r="E644" s="3" t="s">
-        <v>1408</v>
+        <v>1273</v>
       </c>
       <c r="F644" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G644" s="3">
-        <v>56244</v>
+        <v>56437</v>
       </c>
     </row>
     <row r="645" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A645" s="4">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="B645" s="3" t="s">
-        <v>282</v>
+        <v>495</v>
       </c>
       <c r="C645" s="5" t="s">
-        <v>283</v>
+        <v>1406</v>
       </c>
       <c r="D645" s="3" t="s">
-        <v>284</v>
+        <v>1407</v>
       </c>
       <c r="E645" s="3" t="s">
-        <v>43</v>
+        <v>1408</v>
       </c>
       <c r="F645" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G645" s="3">
-        <v>56320</v>
+        <v>56244</v>
       </c>
     </row>
     <row r="646" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A646" s="4">
         <v>1882</v>
       </c>
       <c r="B646" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C646" s="5" t="s">
-        <v>952</v>
+        <v>283</v>
       </c>
       <c r="D646" s="3" t="s">
-        <v>953</v>
+        <v>284</v>
       </c>
       <c r="E646" s="3" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="F646" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G646" s="3">
-        <v>55316</v>
+        <v>56320</v>
       </c>
     </row>
     <row r="647" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A647" s="4">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="B647" s="3" t="s">
-        <v>117</v>
+        <v>282</v>
       </c>
       <c r="C647" s="5" t="s">
-        <v>118</v>
+        <v>952</v>
       </c>
       <c r="D647" s="3" t="s">
-        <v>119</v>
+        <v>953</v>
       </c>
       <c r="E647" s="3" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="F647" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G647" s="3">
-        <v>56387</v>
+        <v>55316</v>
       </c>
     </row>
     <row r="648" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A648" s="4">
         <v>1883</v>
       </c>
       <c r="B648" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C648" s="5" t="s">
-        <v>724</v>
+        <v>118</v>
       </c>
       <c r="D648" s="3" t="s">
-        <v>725</v>
+        <v>119</v>
       </c>
       <c r="E648" s="3" t="s">
-        <v>726</v>
+        <v>43</v>
       </c>
       <c r="F648" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G648" s="3">
-        <v>56425</v>
+        <v>56387</v>
       </c>
     </row>
     <row r="649" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A649" s="4">
         <v>1883</v>
       </c>
       <c r="B649" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C649" s="5" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="D649" s="3" t="s">
-        <v>464</v>
+        <v>725</v>
       </c>
       <c r="E649" s="3" t="s">
-        <v>465</v>
+        <v>726</v>
       </c>
       <c r="F649" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G649" s="3">
-        <v>56601</v>
+        <v>56425</v>
       </c>
     </row>
     <row r="650" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A650" s="4">
         <v>1883</v>
       </c>
       <c r="B650" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C650" s="5" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="D650" s="3" t="s">
-        <v>729</v>
+        <v>464</v>
       </c>
       <c r="E650" s="3" t="s">
         <v>465</v>
       </c>
       <c r="F650" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G650" s="3">
-        <v>56630</v>
+        <v>56601</v>
       </c>
     </row>
     <row r="651" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A651" s="4">
         <v>1883</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C651" s="5" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="D651" s="3" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="E651" s="3" t="s">
-        <v>726</v>
+        <v>465</v>
       </c>
       <c r="F651" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G651" s="3">
-        <v>56401</v>
+        <v>56630</v>
       </c>
     </row>
     <row r="652" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A652" s="4">
         <v>1883</v>
       </c>
       <c r="B652" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C652" s="5" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="D652" s="3" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="E652" s="3" t="s">
         <v>726</v>
       </c>
       <c r="F652" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G652" s="3">
-        <v>56450</v>
+        <v>56401</v>
       </c>
     </row>
     <row r="653" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A653" s="4">
         <v>1883</v>
       </c>
       <c r="B653" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C653" s="5" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="D653" s="3" t="s">
-        <v>277</v>
+        <v>735</v>
       </c>
       <c r="E653" s="3" t="s">
-        <v>228</v>
+        <v>726</v>
       </c>
       <c r="F653" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G653" s="3">
-        <v>55744</v>
+        <v>56450</v>
       </c>
     </row>
     <row r="654" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A654" s="4">
         <v>1883</v>
       </c>
       <c r="B654" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C654" s="5" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="D654" s="3" t="s">
-        <v>739</v>
+        <v>277</v>
       </c>
       <c r="E654" s="3" t="s">
-        <v>740</v>
+        <v>228</v>
       </c>
       <c r="F654" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G654" s="3">
-        <v>56661</v>
+        <v>55744</v>
       </c>
     </row>
     <row r="655" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A655" s="4">
         <v>1883</v>
       </c>
       <c r="B655" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C655" s="5" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="D655" s="3" t="s">
-        <v>38</v>
+        <v>739</v>
       </c>
       <c r="E655" s="3" t="s">
-        <v>39</v>
+        <v>740</v>
       </c>
       <c r="F655" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G655" s="3">
-        <v>55116</v>
+        <v>56661</v>
       </c>
     </row>
     <row r="656" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A656" s="4">
         <v>1883</v>
       </c>
       <c r="B656" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C656" s="5" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="D656" s="3" t="s">
-        <v>266</v>
+        <v>38</v>
       </c>
       <c r="E656" s="3" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="F656" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G656" s="3">
-        <v>55120</v>
+        <v>55116</v>
       </c>
     </row>
     <row r="657" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A657" s="4">
         <v>1883</v>
       </c>
       <c r="B657" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C657" s="5" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="D657" s="3" t="s">
-        <v>42</v>
+        <v>266</v>
       </c>
       <c r="E657" s="3" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="F657" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G657" s="3">
-        <v>56377</v>
+        <v>55120</v>
       </c>
     </row>
     <row r="658" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A658" s="4">
         <v>1883</v>
       </c>
       <c r="B658" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C658" s="5" t="s">
-        <v>732</v>
+        <v>742</v>
       </c>
       <c r="D658" s="3" t="s">
-        <v>733</v>
+        <v>42</v>
       </c>
       <c r="E658" s="3" t="s">
-        <v>726</v>
+        <v>43</v>
       </c>
       <c r="F658" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G658" s="3">
-        <v>56444</v>
+        <v>56377</v>
       </c>
     </row>
     <row r="659" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A659" s="4">
         <v>1883</v>
       </c>
       <c r="B659" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C659" s="5" t="s">
-        <v>1368</v>
+        <v>732</v>
       </c>
       <c r="D659" s="3" t="s">
-        <v>1369</v>
+        <v>733</v>
       </c>
       <c r="E659" s="3" t="s">
-        <v>349</v>
+        <v>726</v>
       </c>
       <c r="F659" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G659" s="3">
-        <v>56569</v>
+        <v>56444</v>
       </c>
     </row>
     <row r="660" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A660" s="4">
         <v>1883</v>
       </c>
       <c r="B660" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C660" s="5" t="s">
-        <v>1370</v>
+        <v>1368</v>
       </c>
       <c r="D660" s="3" t="s">
-        <v>298</v>
+        <v>1369</v>
       </c>
       <c r="E660" s="3" t="s">
-        <v>47</v>
+        <v>349</v>
       </c>
       <c r="F660" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G660" s="3">
-        <v>55376</v>
+        <v>56569</v>
       </c>
     </row>
     <row r="661" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A661" s="4">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="B661" s="3" t="s">
-        <v>336</v>
+        <v>117</v>
       </c>
       <c r="C661" s="5" t="s">
-        <v>337</v>
+        <v>1370</v>
       </c>
       <c r="D661" s="3" t="s">
-        <v>338</v>
+        <v>298</v>
       </c>
       <c r="E661" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F661" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G661" s="3">
-        <v>56301</v>
+        <v>55376</v>
       </c>
     </row>
     <row r="662" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A662" s="4">
         <v>1884</v>
       </c>
       <c r="B662" s="3" t="s">
         <v>336</v>
       </c>
       <c r="C662" s="5" t="s">
-        <v>1409</v>
+        <v>337</v>
       </c>
       <c r="D662" s="3" t="s">
-        <v>119</v>
+        <v>338</v>
       </c>
       <c r="E662" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F662" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G662" s="3">
-        <v>56387</v>
+        <v>56301</v>
       </c>
     </row>
     <row r="663" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A663" s="4">
         <v>1884</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>336</v>
       </c>
       <c r="C663" s="5" t="s">
-        <v>1020</v>
+        <v>1409</v>
       </c>
       <c r="D663" s="3" t="s">
-        <v>1021</v>
+        <v>119</v>
       </c>
       <c r="E663" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F663" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G663" s="3">
-        <v>56303</v>
+        <v>56387</v>
       </c>
     </row>
     <row r="664" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A664" s="4">
         <v>1884</v>
       </c>
       <c r="B664" s="3" t="s">
         <v>336</v>
       </c>
       <c r="C664" s="5" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D664" s="3" t="s">
-        <v>42</v>
+        <v>1021</v>
       </c>
       <c r="E664" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F664" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G664" s="3">
-        <v>56377</v>
+        <v>56303</v>
       </c>
     </row>
     <row r="665" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A665" s="4">
         <v>1884</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>336</v>
       </c>
       <c r="C665" s="5" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="D665" s="3" t="s">
-        <v>1018</v>
+        <v>42</v>
       </c>
       <c r="E665" s="3" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F665" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G665" s="3">
-        <v>55362</v>
+        <v>56377</v>
       </c>
     </row>
     <row r="666" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A666" s="4">
         <v>1884</v>
       </c>
       <c r="B666" s="3" t="s">
         <v>336</v>
       </c>
       <c r="C666" s="5" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="D666" s="3" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E666" s="3" t="s">
-        <v>174</v>
+        <v>47</v>
       </c>
       <c r="F666" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G666" s="3">
-        <v>55309</v>
+        <v>55362</v>
       </c>
     </row>
     <row r="667" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A667" s="4">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="B667" s="3" t="s">
-        <v>96</v>
+        <v>336</v>
       </c>
       <c r="C667" s="5" t="s">
-        <v>97</v>
+        <v>1015</v>
       </c>
       <c r="D667" s="3" t="s">
-        <v>98</v>
+        <v>1016</v>
       </c>
       <c r="E667" s="3" t="s">
-        <v>99</v>
+        <v>174</v>
       </c>
       <c r="F667" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G667" s="3">
-        <v>56464</v>
+        <v>55309</v>
       </c>
     </row>
     <row r="668" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A668" s="4">
         <v>1886</v>
       </c>
       <c r="B668" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C668" s="5" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="D668" s="3" t="s">
-        <v>706</v>
+        <v>98</v>
       </c>
       <c r="E668" s="3" t="s">
         <v>99</v>
       </c>
       <c r="F668" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G668" s="3">
-        <v>56477</v>
+        <v>56464</v>
       </c>
     </row>
     <row r="669" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A669" s="4">
-        <v>1887</v>
+        <v>1886</v>
       </c>
       <c r="B669" s="3" t="s">
-        <v>1365</v>
+        <v>96</v>
       </c>
       <c r="C669" s="5" t="s">
-        <v>1410</v>
+        <v>705</v>
       </c>
       <c r="D669" s="3" t="s">
-        <v>352</v>
+        <v>706</v>
       </c>
       <c r="E669" s="3" t="s">
-        <v>205</v>
+        <v>99</v>
       </c>
       <c r="F669" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G669" s="3">
-        <v>55901</v>
+        <v>56477</v>
       </c>
     </row>
     <row r="670" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A670" s="4">
         <v>1887</v>
       </c>
       <c r="B670" s="3" t="s">
         <v>1365</v>
       </c>
       <c r="C670" s="5" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="D670" s="3" t="s">
-        <v>1412</v>
+        <v>352</v>
       </c>
       <c r="E670" s="3" t="s">
-        <v>39</v>
+        <v>205</v>
       </c>
       <c r="F670" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G670" s="3">
-        <v>55112</v>
+        <v>55901</v>
       </c>
     </row>
     <row r="671" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A671" s="4">
         <v>1887</v>
       </c>
       <c r="B671" s="3" t="s">
         <v>1365</v>
       </c>
       <c r="C671" s="5" t="s">
-        <v>1133</v>
+        <v>1411</v>
       </c>
       <c r="D671" s="3" t="s">
-        <v>789</v>
+        <v>1412</v>
       </c>
       <c r="E671" s="3" t="s">
-        <v>205</v>
+        <v>39</v>
       </c>
       <c r="F671" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G671" s="3">
-        <v>55976</v>
+        <v>55112</v>
       </c>
     </row>
     <row r="672" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A672" s="4">
-        <v>1888</v>
+        <v>1887</v>
       </c>
       <c r="B672" s="3" t="s">
-        <v>972</v>
+        <v>1365</v>
       </c>
       <c r="C672" s="5" t="s">
-        <v>1413</v>
+        <v>1133</v>
       </c>
       <c r="D672" s="3" t="s">
-        <v>78</v>
+        <v>789</v>
       </c>
       <c r="E672" s="3" t="s">
-        <v>78</v>
+        <v>205</v>
       </c>
       <c r="F672" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G672" s="3">
-        <v>55315</v>
+        <v>55976</v>
       </c>
     </row>
     <row r="673" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A673" s="4">
         <v>1888</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>972</v>
       </c>
       <c r="C673" s="5" t="s">
-        <v>973</v>
+        <v>1413</v>
       </c>
       <c r="D673" s="3" t="s">
-        <v>974</v>
+        <v>78</v>
       </c>
       <c r="E673" s="3" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="F673" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G673" s="3">
-        <v>56017</v>
+        <v>55315</v>
       </c>
     </row>
     <row r="674" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A674" s="4">
         <v>1888</v>
       </c>
       <c r="B674" s="3" t="s">
         <v>972</v>
       </c>
       <c r="C674" s="5" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="D674" s="3" t="s">
-        <v>842</v>
+        <v>974</v>
       </c>
       <c r="E674" s="3" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="F674" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G674" s="3">
-        <v>56044</v>
+        <v>56017</v>
       </c>
     </row>
     <row r="675" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A675" s="4">
         <v>1888</v>
       </c>
       <c r="B675" s="3" t="s">
         <v>972</v>
       </c>
       <c r="C675" s="5" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="D675" s="3" t="s">
-        <v>448</v>
+        <v>842</v>
       </c>
       <c r="E675" s="3" t="s">
-        <v>361</v>
+        <v>32</v>
       </c>
       <c r="F675" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G675" s="3">
-        <v>55352</v>
+        <v>56044</v>
       </c>
     </row>
     <row r="676" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A676" s="4">
         <v>1888</v>
       </c>
       <c r="B676" s="3" t="s">
         <v>972</v>
       </c>
       <c r="C676" s="5" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="D676" s="3" t="s">
-        <v>109</v>
+        <v>448</v>
       </c>
       <c r="E676" s="3" t="s">
-        <v>109</v>
+        <v>361</v>
       </c>
       <c r="F676" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G676" s="3">
-        <v>56058</v>
+        <v>55352</v>
       </c>
     </row>
     <row r="677" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A677" s="4">
         <v>1888</v>
       </c>
       <c r="B677" s="3" t="s">
         <v>972</v>
       </c>
       <c r="C677" s="5" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="D677" s="3" t="s">
-        <v>867</v>
+        <v>109</v>
       </c>
       <c r="E677" s="3" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="F677" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G677" s="3">
-        <v>56277</v>
+        <v>56058</v>
       </c>
     </row>
     <row r="678" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A678" s="4">
         <v>1888</v>
       </c>
       <c r="B678" s="3" t="s">
         <v>972</v>
       </c>
       <c r="C678" s="5" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="D678" s="3" t="s">
-        <v>980</v>
+        <v>867</v>
       </c>
       <c r="E678" s="3" t="s">
-        <v>436</v>
+        <v>62</v>
       </c>
       <c r="F678" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G678" s="3">
-        <v>56082</v>
+        <v>56277</v>
       </c>
     </row>
     <row r="679" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A679" s="4">
         <v>1888</v>
       </c>
       <c r="B679" s="3" t="s">
         <v>972</v>
       </c>
       <c r="C679" s="5" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="D679" s="3" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
       <c r="E679" s="3" t="s">
-        <v>361</v>
+        <v>436</v>
       </c>
       <c r="F679" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G679" s="3">
-        <v>55379</v>
+        <v>56082</v>
       </c>
     </row>
     <row r="680" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A680" s="4">
         <v>1888</v>
       </c>
       <c r="B680" s="3" t="s">
         <v>972</v>
       </c>
       <c r="C680" s="5" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="D680" s="3" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="E680" s="3" t="s">
-        <v>78</v>
+        <v>361</v>
       </c>
       <c r="F680" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G680" s="3">
-        <v>55387</v>
+        <v>55379</v>
       </c>
     </row>
     <row r="681" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A681" s="4">
         <v>1888</v>
       </c>
       <c r="B681" s="3" t="s">
         <v>972</v>
       </c>
       <c r="C681" s="5" t="s">
-        <v>302</v>
+        <v>983</v>
       </c>
       <c r="D681" s="3" t="s">
-        <v>303</v>
+        <v>984</v>
       </c>
       <c r="E681" s="3" t="s">
-        <v>304</v>
+        <v>78</v>
       </c>
       <c r="F681" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G681" s="3">
-        <v>56283</v>
+        <v>55387</v>
       </c>
     </row>
     <row r="682" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A682" s="4">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="B682" s="3" t="s">
-        <v>171</v>
+        <v>972</v>
       </c>
       <c r="C682" s="5" t="s">
-        <v>172</v>
+        <v>302</v>
       </c>
       <c r="D682" s="3" t="s">
-        <v>173</v>
+        <v>303</v>
       </c>
       <c r="E682" s="3" t="s">
-        <v>174</v>
+        <v>304</v>
       </c>
       <c r="F682" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G682" s="3">
-        <v>55330</v>
+        <v>56283</v>
       </c>
     </row>
     <row r="683" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A683" s="4">
         <v>1889</v>
       </c>
       <c r="B683" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C683" s="5" t="s">
-        <v>773</v>
+        <v>172</v>
       </c>
       <c r="D683" s="3" t="s">
-        <v>201</v>
+        <v>173</v>
       </c>
       <c r="E683" s="3" t="s">
-        <v>201</v>
+        <v>174</v>
       </c>
       <c r="F683" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G683" s="3">
-        <v>55303</v>
+        <v>55330</v>
       </c>
     </row>
     <row r="684" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A684" s="4">
         <v>1889</v>
       </c>
       <c r="B684" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C684" s="5" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="D684" s="3" t="s">
-        <v>173</v>
+        <v>201</v>
       </c>
       <c r="E684" s="3" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="F684" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G684" s="3">
-        <v>55330</v>
+        <v>55303</v>
       </c>
     </row>
     <row r="685" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A685" s="4">
         <v>1889</v>
       </c>
       <c r="B685" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C685" s="5" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="D685" s="3" t="s">
-        <v>603</v>
+        <v>173</v>
       </c>
       <c r="E685" s="3" t="s">
-        <v>9</v>
+        <v>174</v>
       </c>
       <c r="F685" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G685" s="3">
-        <v>55374</v>
+        <v>55330</v>
       </c>
     </row>
     <row r="686" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A686" s="4">
+        <v>1889</v>
+      </c>
+      <c r="B686" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C686" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="D686" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="E686" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F686" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G686" s="3">
+        <v>55374</v>
+      </c>
+    </row>
+    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A687" s="4">
         <v>1891</v>
       </c>
-      <c r="B686" s="3" t="s">
+      <c r="B687" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="C686" s="6" t="s">
+      <c r="C687" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="D686" s="4" t="s">
+      <c r="D687" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="E686" s="4" t="s">
+      <c r="E687" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="F686" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G686" s="3">
+      <c r="F687" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G687" s="3">
         <v>55425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
-  <conditionalFormatting sqref="A2:G999">
+  <conditionalFormatting sqref="A2:G1000">
     <cfRule type="expression" dxfId="1" priority="3">
       <formula>#REF!="C"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I373">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>#REF!="C"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>All Locations</vt:lpstr>
+      <vt:lpstr>Website - All Locations</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of MN</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Barness, Kasie (She/Her/Hers) (COMM)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>